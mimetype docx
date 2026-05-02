--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -147,2450 +147,2567 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
+                <w:t xml:space="preserve">Atypical working hours in a feminized profession: the weight of organizational choices. The example of cleaners in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maé Geymond</w:t>
+                <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Perez</w:t>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908527v1</w:t>
+                <w:t xml:space="preserve">hal-05590107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de comportement des employeurs après l’ordonnance travail instituant le barème et modifiant les règles du licenciement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Signoretto</w:t>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Valentin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04128658v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’externalisation des activités de nettoyage : une question économique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quels changements de comportement des employeurs après l’ordonnance travail instituant le barème et modifiant les règles du licenciement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°6, pp.544-550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908570v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long day for few hours: impact of working time fragmentation on low wages in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’externalisation des activités de nettoyage : une question économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Droit ouvrier, N° 895 (3), pp.146-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drou.895.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cje/bead048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328406v1</w:t>
+                <w:t xml:space="preserve">hal-04908570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Long day for few hours: impact of working time fragmentation on low wages in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.107.0013⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cje/bead048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122043v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externaliser les services d'entretien des collèges : une économie pour les finances publiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Valentin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Revue de l'IRES, N° 107-108 (2-3), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.107.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.172.0187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900710v1</w:t>
+                <w:t xml:space="preserve">hal-04122043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation et bas salaires : comment sortir certains emplois de l’impasse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Externaliser les services d'entretien des collèges : une économie pour les finances publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.169.0005⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue française d'administration publique, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367431v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual dismissals for personal and economic reasons in French firms: One or two models?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polarisation et bas salaires : comment sortir certains emplois de l’impasse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-019-09625-6⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue de l'OFCE, 169 (5), pp.5-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.169.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02274607v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’ajustement par le travail en temps de crise : des relations professionnelles sous tension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual dismissals for personal and economic reasons in French firms: One or two models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.084.0059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.241-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-019-09625-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306493v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-firm dependency and employment inequalities: Theoretical hypotheses and empirical tests on French subcontracting relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+                <w:t xml:space="preserve">Modes d’ajustement par le travail en temps de crise : des relations professionnelles sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thèvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+                <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noélie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (2), pp.199-220. </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.59 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0486613413497912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.084.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00772536v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding the Employment Relationship: Outsourcing and Labour Substitution among French Manufacturing Firms, 1984-2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-firm dependency and employment inequalities: Theoretical hypotheses and empirical tests on French subcontracting relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Labour Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1564-913X.2013.00192.x⟩</w:t>
+              <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.199-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0486613413497912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052638v1</w:t>
+                <w:t xml:space="preserve">halshs-00772536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traitance et évitement de la relation d'emploi : les comportements de substitution des entreprises industrielles en France entre 1984 et 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoiding the Employment Relationship: Outsourcing and Labour Substitution among French Manufacturing Firms, 1984-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Labour Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152 (3-4), pp.525-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1564-913X.2013.00192.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964921v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels vers enjeux implicites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous-traitance et évitement de la relation d'emploi : les comportements de substitution des entreprises industrielles en France entre 1984 et 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152 (3-4), pp.571-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705058v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de mobilisation du travail et responsabilité de l'emploi : le cas de la sous-traitance en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels vers enjeux implicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/idee.170.0041⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.191-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.009.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964931v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod Hill et Tony Myatt-The economic anti-text book : a critical thinker's guide to microeconomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formes de mobilisation du travail et responsabilité de l'emploi : le cas de la sous-traitance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.170.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964889v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibiliser l'emploi pour réduire le chômage : une évidence scientifique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rod Hill et Tony Myatt-The economic anti-text book : a critical thinker's guide to microeconomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637270v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flexibiliser l'emploi pour réduire le chômage : une évidence scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365518v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-traitance comme moyen de subordination réelle de la force de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
+                <w:t xml:space="preserve">Évaluer le droit du licenciement : comparaison des droits et des procédures, mesure des actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Serverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107, pp.29-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.107.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266368v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traitance dans l'industrie et ineffectivité du droit du travail : une analyse économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sous-traitance comme moyen de subordination réelle de la force de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2eme semestre (9), pp.35-56</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, premier semestre (41), pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265959v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous-traitance dans l'industrie et ineffectivité du droit du travail : une analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2006, 2eme semestre (9), pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270913v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9</w:t>
+              <w:t xml:space="preserve">, 2006, 9, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109086v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-traitance comme alternative au contrat de travail : une évaluation empirique pour la France 1984-2000</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La protection de l'emploi en question : vers la fin du droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LVIII (3), pp.51-79</w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renchérissement des CDD peut être favorable à l'emploi : une analyse des décisions des entreprises en environnement incertain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La sous-traitance comme alternative au contrat de travail : une évaluation empirique pour la France 1984-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 78, pp.163-187</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LVIII (3), pp.51-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270876v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le renchérissement des CDD peut être favorable à l'emploi : une analyse des décisions des entreprises en environnement incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.163-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réduction du temps de travail: mise en évidence d'un effet sur l'offre de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (4), pp.393-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2600,306 +2717,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Askenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po; Le Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux millions de travailleurs et des poussières : l'avenir des emplois du nettoyage dans une société juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les petits Matins, pp.155, 2021, 978-2-36383-293-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microéconomie : la concurrence parfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, pp.300, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,505 +3026,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations de travail et d'emploi et comportements des acteurs dans un contexte de réformes législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Etiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Etiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut François Gény; Ladyss. 2023, pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 09, Dares. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère du Travail, de l’Emploi et du Dialogue social. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la gestion de l'emploi au-delà des frontières de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,610 +3534,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de force dans les relations de sous-traitance : un état des lieux des pratiques dans les PME en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elyes Bentabet &amp; Martine Gadille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes sociaux des TPE et PME. Modèles et logiques d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, 2019, 978-2-36630-086-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Postel, Richard Sobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.xx-xx, 2013, 978-2-7574-0577-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion de l'emploi qui dépasse le cadre de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amossé T., Bloch-Lordon C., Wolff L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en entreprise, un portrait à partir d'enquêtes "Relations professionnelles et négociations d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.277-297, 2008, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclatement de la relation de travail en France : CDD et sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etude de l'Emploi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrat de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.57-68, 2008, Repère</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la sous-traitance et transformation du rapport salarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Rasselet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations du capitalisme contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.431-448, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de l'agence et ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de Ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.1371-1382, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4030,2327 +4147,2327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de force au cœur des relations de sous-traitance : conséquences sur les relations de travail en France à partir de l’enquête REPONSE 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sepol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de dépendances dans le travail en temps de crise : une illustration par la vulnérabilité des preneurs d’ordres en France à partir de l’enquête REPONSE 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajusting labour rather than employement: insights from 15 French company-level cases (2008-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annuel Conference of the International Working Parting on Labour Market Segmentation (IWPLMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panteion University, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de sous-traitance et de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les relations professionnelles à l’épreuve des pratiques, des lois et du contexte économique », DARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les conséquences sur les relations de travail des rapports de force au cœur des relations de sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de l'AFEP, "L'économie politique, science sociale et/ou outil de politique économique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-firm dependence and job inequalities, hypotheses and tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalism in Crisis, SASE 2009, Sciences Po, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-contracting relations and the subordination process of labour to capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Materialism Annual Conference, SOAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00339558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterpréter la sous-traitance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-contracting: an analysis based on French industry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Socioéconomie, CLERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">IIPPE International Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Procida, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00290141v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-contracting: an analysis based on French industry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réinterpréter la sous-traitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIPPE International Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Procida, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Socioéconomie, CLERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00324384v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270903v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypthèses à revoir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nanterre, France</w:t>
+              <w:t xml:space="preserve">International Industrial Relations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270904v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie des établissements en matière de gestion de l'emploi : une hypothèse à revoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Relations Professionnelles en entreprise - Le dialogue social et les stratégies d'entreprise à l'épreuve des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour mobilisation strategies by order taker firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation marxiste de la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CDD : Une nécessité face aux fluctuations des conditions de production ou une possibilité offerte par le chômage de masse ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Grenoble, France. pp.31-47</w:t>
+              <w:t xml:space="preserve">13èmes Journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270921v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le CDD : Une nécessité face aux fluctuations des conditions de production ou une possibilité offerte par le chômage de masse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Grenoble, France. pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270910v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcontract or hire? an empirical analysis of substitution behaviour of manufacturing firms in France between 1984 and 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for the Advancement of SocioEconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État social et sous-traitance. Quelles transformations des dépendances dans le travail?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État et régulation sociale, comment penser la cohérence de l'intervention publique?, INHA, Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire Economie, Sociologie, Droit : Flexicurité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcontracting versus employment contracts : An empirical approach on individual french firms data 1984-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 th annual meeting of International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,1157 +6477,1157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de force au cœur des relations de sous-traitance : conséquences sur les relations de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01149601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des employeurs en matière de licenciements : une analyse sur données d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels versus enjeux implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance interentreprises et inégalités d'emploi : hypothèses théoriques et tests empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-firm dependency and employment inequalities : Theoretical hypotheses and empirical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le droit du travail à la lumière de son contentieux : comparaison des droits et des procédures, mesure des actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Serverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270915v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délila Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270897v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Perraudin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la sous-traitance en France depuis le début des années 80. Analyses sur données individuelles d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7520,105 +7637,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thèse d'habilitation à diriger des recherches : CDD, sous-traitance et ruptures du CDI : Pratiques des entreprises et droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. UNIVERSITE PARIS 1-PANTHEON SORBONNE UFR DE SCIENCES ECONOMIQUES, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01160888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7686,51 +7803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="957AD60B"/>
+    <w:nsid w:val="AD6F2B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7917,51 +8034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0482-304X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034528083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.895.0146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bead048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.169.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01160888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0482-304X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034528083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.895.0146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bead048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.169.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01160888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>