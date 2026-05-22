--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -7222,255 +7222,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délila Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00270897v1</w:t>
+                <w:t xml:space="preserve">halshs-00270915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de travail et dynamiques des arbitrages des firmes vis-à-vis des dispositifs juridiques : quelles substitutions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'autonomie des établissements en matière d'emploi : une hypothèse à revoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délila Allam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00270915v1</w:t>
+                <w:t xml:space="preserve">halshs-00270897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-traiter ou embaucher ? Une analyse empirique des comportements de substitution des entreprises de l'industrie en France entre 1984 et 2003</w:t>
               </w:r>
@@ -7803,51 +7803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6F2B6D"/>
+    <w:nsid w:val="AAA93FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8034,51 +8034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0482-304X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034528083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.895.0146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bead048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.169.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01160888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0482-304X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034528083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.895.0146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04328406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bead048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02900710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.169.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2013.00192.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ88VHDF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.170.0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.107.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lila Allam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/tel-01160888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>