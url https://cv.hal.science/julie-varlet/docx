--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -853,165 +853,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de service et confiance de l’usager. Pour une modélisation et sa mise à l’épreuve dans le cadre de l’hospitalisation à domicile</w:t>
+                <w:t xml:space="preserve">La pratique inclusive, quelles représentations des professionnels en Institut-Médico-Educatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Silver économie, vulnérabilités et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">16e Colloque annuel de l’Association canadienne d’études sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271778v1</w:t>
+                <w:t xml:space="preserve">hal-02271769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique inclusive, quelles représentations des professionnels en Institut-Médico-Educatif ?</w:t>
+                <w:t xml:space="preserve">Relations de service et confiance de l’usager. Pour une modélisation et sa mise à l’épreuve dans le cadre de l’hospitalisation à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque annuel de l’Association canadienne d’études sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Silver économie, vulnérabilités et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271769v1</w:t>
+                <w:t xml:space="preserve">hal-02271778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions interrogeant la place des espaces (trans)formatifs</w:t>
               </w:r>
@@ -1073,329 +1073,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du dispositif de scolarisation : rapport renouvelé aux familles des professionnels en institution spécialisée et à l’école primaire ?</w:t>
+                <w:t xml:space="preserve">La politique d’inclusion scolaire : entre régulations de contrôle et représentations au sein des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Auguste - Lambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III colloque franco-latino-américain de recherche sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andréa Benvenuto (EHESS, França) Andréa Asti Severo (FADERS, Brasil) Charlie Trelles Severo (FADERS, Brasil) Emmanuella Martinod (Université Paris 8, França) Eva Loreni Castilhos (FADERS, Brasil) Fabíola Dutra Malaguez (FADERS, Brasil) Gildas Brégain (EHESS, França) Jorge Amaro de Souza Borges (FADERS, Brasil) Marie Coutant (EHESS, França) María Noel Míguez Passada (UdelaR, Uruguay) Marilu Mourão Pereira (FADERS, Brasil) Tauana Olivia Gomez Silva (Université Rennes 2, França), Mar 2017, Porto Alegre, Brésil</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490786v1</w:t>
+                <w:t xml:space="preserve">hal-02137900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation de l’usager, un enjeu de régulation dans la construction du parcours scolaire en I.M.E.</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du dispositif de scolarisation : rapport renouvelé aux familles des professionnels en institution spécialisée et à l’école primaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Auguste - Lambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les usagers: d’hier à aujourd’hui : Transformations, enjeux et effets dans le secteur sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">III colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andréa Benvenuto (EHESS, França) Andréa Asti Severo (FADERS, Brasil) Charlie Trelles Severo (FADERS, Brasil) Emmanuella Martinod (Université Paris 8, França) Eva Loreni Castilhos (FADERS, Brasil) Fabíola Dutra Malaguez (FADERS, Brasil) Gildas Brégain (EHESS, França) Jorge Amaro de Souza Borges (FADERS, Brasil) Marie Coutant (EHESS, França) María Noel Míguez Passada (UdelaR, Uruguay) Marilu Mourão Pereira (FADERS, Brasil) Tauana Olivia Gomez Silva (Université Rennes 2, França), Mar 2017, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137898v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalisation à domicile et expériences de vie. Le cas des usagers atteints de maladies chroniques évolutives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La participation de l’usager, un enjeu de régulation dans la construction du parcours scolaire en I.M.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Colloque franco-latino-américain de recherche sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Porto Alegre, Brésil</w:t>
+              <w:t xml:space="preserve">Les usagers: d’hier à aujourd’hui : Transformations, enjeux et effets dans le secteur sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698032v1</w:t>
+                <w:t xml:space="preserve">hal-02137898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique d’inclusion scolaire : entre régulations de contrôle et représentations au sein des associations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitalisation à domicile et expériences de vie. Le cas des usagers atteints de maladies chroniques évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">III Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137900v1</w:t>
+                <w:t xml:space="preserve">hal-01698032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2116,51 +2116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.091.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Muzumdar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Auguste - Lambin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.091.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Muzumdar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Auguste - Lambin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mezia.2021.01.0232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>