--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -980,165 +980,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du marché au musée. L’histoire des galeries d’art, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques sons dans un océan de silence. « Une autre histoire », podcast féministe imaginé par l’agence Louie Media et l’Association Mnémosyne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableaux croisés : le marché de la peinture, entre sociologie de l’art et histoire culturelle</w:t>
               </w:r>
@@ -1209,365 +1209,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01970451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dépôt légal de l'internet français à la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les associations professionnelles de marchands d'art après 1945 : lobbying et modernisation à Paris et à New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°243, p. 53-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.243.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants en justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Archives et patrimoines visuels et sonores, 1 (35), pp.209-218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sr.035.0209⟩</w:t>
+              <w:t xml:space="preserve">, 2012, n°34, p. 155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.034.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris documenté-Parcours dans la collection Debuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, pp.183-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.033.0183⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00735208v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00841747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la société ArtCo. Le commerce des reproductions d'art après la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -2554,221 +2554,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rosebud de Dominique Desanti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le temps où l’abstraction eut raison. Histoire, mémoire, patrimoine : la respectabilisation des avant-gardes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’O. Mélanges d’histoire culturelle offerts à Pascal Ory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, Publications de la Sorbonne,, p. 292-303., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723477v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03614249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rosebud de Dominique Desanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trespeuch-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vezyroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’O. Mélanges d’histoire culturelle offerts à Pascal Ory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de la Sorbonne,, p. 292-303., 2017</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614249v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le genre, catégorie utile de l’analyse archivistique », dans Françoise Blum (dir.), Le genre de l’archive. Constitution et transmission des mémoires militantes, Paris, Codhos Éditions, 2017, p. 163-165.</w:t>
               </w:r>
@@ -3024,165 +3024,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Galeries d'art. L'Art en guerre, France 1938-1947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art en guerre, France 1938-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Paris-Musées, p. 352., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sculpture a-t-elle un genre ? Sur quelques &amp;quot; dames de fer &amp;quot; au milieu du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la sculpture (XIXe - XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Classiques Garnier, p. 235-245., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771723v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00841797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite, rive gauche. Centres et périphéries artistiques à Paris, 1945-1975</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD2E615A"/>
+    <w:nsid w:val="63125591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-verlaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4326-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131218697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Markovits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-verlaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4326-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131218697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Markovits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>