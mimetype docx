--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2554,221 +2554,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps où l’abstraction eut raison. Histoire, mémoire, patrimoine : la respectabilisation des avant-gardes,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Rosebud de Dominique Desanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trespeuch-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vezyroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’O. Mélanges d’histoire culturelle offerts à Pascal Ory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de la Sorbonne,, p. 292-303., 2017</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614249v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03723477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps où l’abstraction eut raison. Histoire, mémoire, patrimoine : la respectabilisation des avant-gardes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Gauthier, Laurent Martin, Julie Verlaine et Dimitri Vezyroglou (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’O. Mélanges d’histoire culturelle offerts à Pascal Ory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, Publications de la Sorbonne,, p. 292-303., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723477v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le genre, catégorie utile de l’analyse archivistique », dans Françoise Blum (dir.), Le genre de l’archive. Constitution et transmission des mémoires militantes, Paris, Codhos Éditions, 2017, p. 163-165.</w:t>
               </w:r>
@@ -3024,165 +3024,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sculpture a-t-elle un genre ? Sur quelques &amp;quot; dames de fer &amp;quot; au milieu du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire la sculpture (XIXe - XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Classiques Garnier, p. 235-245., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Galeries d'art. L'Art en guerre, France 1938-1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art en guerre, France 1938-1947</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Paris-Musées, p. 352., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841797v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00771723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite, rive gauche. Centres et périphéries artistiques à Paris, 1945-1975</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63125591"/>
+    <w:nsid w:val="A17A9D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-verlaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4326-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131218697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Markovits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-verlaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4326-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131218697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marpeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0209" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.033.0183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Rialland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Markovits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841797v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03614262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>