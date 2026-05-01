--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -718,295 +718,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment optimiser les chaînes d'approvisionnement en biomasse issue de cultures énergétiques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated design and sustainable assessment of innovative biomass supply chains: A case-study on miscanthus in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabiana Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Truls Flatberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thor Harald Bjorkvoll</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de La Rua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137728981830786E12⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562297v1</w:t>
+                <w:t xml:space="preserve">hal-01606542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design and sustainable assessment of innovative biomass supply chains: A case-study on miscanthus in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment optimiser les chaînes d'approvisionnement en biomasse issue de cultures énergétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truls Flatberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de La Rua</w:t>
+                <w:t xml:space="preserve">Thor Harald Bjorkvoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 204, pp.66-77. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137728981830786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606542v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering agricultural practices and environmental impacts in palm oil plantations in Riau and Jambi provinces, Indonesia</w:t>
               </w:r>
@@ -1237,580 +1237,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renforcer la durabilité de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agro Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.59-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+                <w:t xml:space="preserve">hal-02629798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la durabilité de la biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro Mag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.348-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629798v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.348-363. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065115v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial biomass crop cultivation and its territorial patterns A case-study of miscanthus in Côte-d'Or (Burgundy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Le cas du miscanthus par dix agriculteurs de Côte-d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (41), pp.133-147</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.138-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905206v1</w:t>
+                <w:t xml:space="preserve">hal-02649359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Le cas du miscanthus par dix agriculteurs de Côte-d'Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Etude de cas sur le miscanthus en Côte d'Or (bourgogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.138-153</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (41), pp.138-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649359v1</w:t>
+                <w:t xml:space="preserve">hal-00733672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Etude de cas sur le miscanthus en Côte d'Or (bourgogne, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Perennial biomass crop cultivation and its territorial patterns A case-study of miscanthus in Côte-d'Or (Burgundy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,69 +1826,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (41), pp.138-153</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (41), pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733672v1</w:t>
+                <w:t xml:space="preserve">hal-00905206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of the spacial arrangement of agricultural practices on pesticide runoff in small catchments: Combining hydrological modeling and supervised learning</w:t>
               </w:r>
@@ -2154,191 +2154,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the sustainability of bioeconomy systems at the territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop on economics of bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; Laboratoire d'économie appliquée de Grenoble; Chaire énergie et prosperité, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127299v1</w:t>
+                <w:t xml:space="preserve">hal-05311360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of bioeconomy systems at the territorial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on economics of bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes; Laboratoire d'économie appliquée de Grenoble; Chaire énergie et prosperité, Oct 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311360v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RaFFUT a bioreFinery For yoUr Territory</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,295 +3307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving logistics for biomass supply from energy crops in Europe: Main results from the Logist'EC Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Socio-economic effects of biomass supply chain : case studies from Logist'EC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de La Rúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Lechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truls Flatberg</w:t>
+                <w:t xml:space="preserve">Fabiana Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thor Bjørkwoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. n.p, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-1CP.2.1⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-4DO.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535239v1</w:t>
+                <w:t xml:space="preserve">hal-01536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic effects of biomass supply chain : case studies from Logist'EC project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina de La Rúa</w:t>
+                <w:t xml:space="preserve">Improving logistics for biomass supply from energy crops in Europe: Main results from the Logist'EC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truls Flatberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Lechon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+                <w:t xml:space="preserve">Thor Bjørkwoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. n.p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-4DO.4.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-1CP.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536456v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multidimensional assessment grid of smallholders' oil palm plantations: a preliminary proposal from SPOP Project</w:t>
               </w:r>
@@ -3719,77 +3719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling biomass energy availability: How to integrate stakeholders' decisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,51 +3814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling farmers' choice of miscanthus allocation in farmland: a case-based reasoning model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,51 +3935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling farmers' choice of miscanthus allocation in farmland : a case-based reasoning model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33DF3840"/>
+    <w:nsid w:val="E9290125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-wohlfahrt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-3837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137105436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abidon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truls Flatberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Harald Bjorkvoll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137728981830786E12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La Rua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2016.1239232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2015.1090497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caliman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Bj&#248;rkwoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-1CP.2.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La R&#250;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lechon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-4DO.4.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cifor.org/library/6361/sustainable-palm-oil-production-project-synthesis-understanding-and-anticipating-global-challenges/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/006361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0080" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL101N" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlette Totoson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-wohlfahrt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-3837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137105436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abidon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Morandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truls Flatberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La Rua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Harald Bjorkvoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137728981830786E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2016.1239232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2015.1090497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caliman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La R&#250;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-4DO.4.2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Bj&#248;rkwoll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-1CP.2.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cifor.org/library/6361/sustainable-palm-oil-production-project-synthesis-understanding-and-anticipating-global-challenges/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/006361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0080" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL101N" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlette Totoson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>