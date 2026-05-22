--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1237,580 +1237,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la durabilité de la biomasse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro Mag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629798v1</w:t>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renforcer la durabilité de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agro Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.59-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065115v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.348-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Le cas du miscanthus par dix agriculteurs de Côte-d'Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Perennial biomass crop cultivation and its territorial patterns A case-study of miscanthus in Côte-d'Or (Burgundy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.138-153</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (41), pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649359v1</w:t>
+                <w:t xml:space="preserve">hal-00905206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Etude de cas sur le miscanthus en Côte d'Or (bourgogne, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Le cas du miscanthus par dix agriculteurs de Côte-d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (41), pp.138-153</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.138-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733672v1</w:t>
+                <w:t xml:space="preserve">hal-02649359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial biomass crop cultivation and its territorial patterns A case-study of miscanthus in Côte-d'Or (Burgundy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L'insertion territoriale des cultures biomasses pérennes. Etude de cas sur le miscanthus en Côte d'Or (bourgogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,69 +1826,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (41), pp.133-147</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (41), pp.138-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905206v1</w:t>
+                <w:t xml:space="preserve">hal-00733672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of the spacial arrangement of agricultural practices on pesticide runoff in small catchments: Combining hydrological modeling and supervised learning</w:t>
               </w:r>
@@ -2154,191 +2154,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of bioeconomy systems at the territorial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on economics of bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes; Laboratoire d'économie appliquée de Grenoble; Chaire énergie et prosperité, Oct 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311360v1</w:t>
+                <w:t xml:space="preserve">hal-05127299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the sustainability of bioeconomy systems at the territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop on economics of bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; Laboratoire d'économie appliquée de Grenoble; Chaire énergie et prosperité, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127299v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RaFFUT a bioreFinery For yoUr Territory</w:t>
               </w:r>
@@ -2633,256 +2633,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomy systems sustainability assessment : embracing complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungi resistant grape variety diffusion: a multi-scale, multi-factor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Striffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857393v1</w:t>
+                <w:t xml:space="preserve">hal-02621975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi resistant grape variety diffusion: a multi-scale, multi-factor approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioeconomy systems sustainability assessment : embracing complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621975v1</w:t>
+                <w:t xml:space="preserve">hal-01857393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du raisonnement à partir de cas pour modéliser l'introduction d'une nouvelle culture</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,524 +3078,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impact of global regulation on oil palm development with an agent-based model: The Palm-LAB model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Moulin</w:t>
+                <w:t xml:space="preserve">Validation of I-Phy palm, an indicator of pesticide pollution risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribka Sionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Oil Palm and Environment (ICOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bali, Indonesia. 1 p</w:t>
+              <w:t xml:space="preserve">, Mar 2016, bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685938v1</w:t>
+                <w:t xml:space="preserve">hal-01621925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of I-Phy palm, an indicator of pesticide pollution risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ribka Sionita</w:t>
+                <w:t xml:space="preserve">Assessing impact of global regulation on oil palm development with an agent-based model: The Palm-LAB model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Caliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Oil Palm and Environment (ICOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, bali, Indonesia</w:t>
+              <w:t xml:space="preserve">, 2016, Bali, Indonesia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621925v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic effects of biomass supply chain : case studies from Logist'EC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving logistics for biomass supply from energy crops in Europe: Main results from the Logist'EC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truls Flatberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina de La Rúa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+                <w:t xml:space="preserve">Thor Bjørkwoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-4DO.4.2⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. n.p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-1CP.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536456v1</w:t>
+                <w:t xml:space="preserve">hal-01535239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving logistics for biomass supply from energy crops in Europe: Main results from the Logist'EC Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Truls Flatberg</w:t>
+                <w:t xml:space="preserve">Socio-economic effects of biomass supply chain : case studies from Logist'EC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de La Rúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Lechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thor Bjørkwoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. n.p, </w:t>
+              <w:t xml:space="preserve">, Jun 2015, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-1CP.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5071/23rdEUBCE2015-4DO.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535239v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multidimensional assessment grid of smallholders' oil palm plantations: a preliminary proposal from SPOP Project</w:t>
               </w:r>
@@ -3719,77 +3719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling biomass energy availability: How to integrate stakeholders' decisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3808,57 +3808,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farmers' choice of miscanthus allocation in farmland: a case-based reasoning model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modeling farmers' choice of miscanthus allocation in farmland : a case-based reasoning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,103 +3883,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Congress on Environmental Modelling and Software, Managing Resources of a Limited Planet, Sixth Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">6. biannial meeting of the International Environmental Modelling and Software Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). Manno, CHE., Jul 2012, Liepzig, Germany. 3151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724085v1</w:t>
+                <w:t xml:space="preserve">hal-02748431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling farmers' choice of miscanthus allocation in farmland : a case-based reasoning model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modelling farmers' choice of miscanthus allocation in farmland: a case-based reasoning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,73 +4004,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. biannial meeting of the International Environmental Modelling and Software Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). Manno, CHE., Jul 2012, Liepzig, Germany. 3151 p</w:t>
+              <w:t xml:space="preserve">2012 International Congress on Environmental Modelling and Software, Managing Resources of a Limited Planet, Sixth Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748431v1</w:t>
+                <w:t xml:space="preserve">hal-00724085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4660,51 +4660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9290125"/>
+    <w:nsid w:val="893548BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-wohlfahrt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-3837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137105436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abidon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Morandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truls Flatberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La Rua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Harald Bjorkvoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137728981830786E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2016.1239232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2015.1090497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caliman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La R&#250;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-4DO.4.2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Bj&#248;rkwoll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-1CP.2.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cifor.org/library/6361/sustainable-palm-oil-production-project-synthesis-understanding-and-anticipating-global-challenges/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/006361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0080" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL101N" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlette Totoson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-wohlfahrt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-3837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137105436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abidon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0699-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Morandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truls Flatberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La Rua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Harald Bjorkvoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137728981830786E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caliman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2016.1239232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marichal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2015.1090497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caliman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Bj&#248;rkwoll" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-1CP.2.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de La R&#250;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Lechon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/23rdEUBCE2015-4DO.4.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cifor.org/library/6361/sustainable-palm-oil-production-project-synthesis-understanding-and-anticipating-global-challenges/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17528/cifor/006361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.caron.2017.01.0080" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPL101N" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perlette Totoson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>