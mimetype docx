--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -97,3588 +97,3588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corbin écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Emmanuelle Demartini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Corbin. Écrivain de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Flammarion, 2024, (Champs histoire), 978-2-0804-4922-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice « Colette »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galvani Simon; Cavallaro Adrien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Meilleures nouvelles françaises du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Rue Saint Ambroise, 2022, (Les meilleures nouvelles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminements de la lettre posthume dans Sur la route de Madison de Clint Eastwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Simonet-Tenant; Julie Anselmini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajets épistolaires. Hommage à Brigitte Diaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2022, 979-10-240-1705-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby de F.S Fitzgerald : une tragédie américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis La Balme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aimer. Littérature et Philosophie. Prépa ECG. Thème concours 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2021, (ProfilSup), 978-2-340-05460-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunt lacrimae rerum : image et secret dans l’enquête biographique (Les Disparus de Daniel Mendelsohn, Histoire des grands-parents que je n’ai pas eus d’Ivan Jablonka, et Le Lièvre aux yeux d’ambre d’Edmund De Waal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Image, le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.185-202, 2020, (Hors série), 978-2-7535-7883-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image, le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-8, 2020, (Hors série), 978-2-7535-7883-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image, le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.357-358, 2020, (Hors série), 978-2-7535-7883-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">They don’t know they’re dead : le personnage jamesien comme mort-vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ombre d’un doute. Nuances et détours de l’interprétation. Mélanges offerts à François Lecercle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-356, 2019, (Références), 978-2-81-300343-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un morceau de bravoure équestre et littéraire : la fête des Cosaques dans &amp;quot;Radetzkymarsch de Joseph Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.321-330, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du Temps retrouvé de Raúl Ruiz : rencontre avec Gilles Taurand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Salha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans de la fin d'un monde : "Le Temps retrouvé" de Marcel Proust, "La Marche de Radetzky" de Joseph Roth, "Le Guépard" de Giuseppe Tomasi di Lampedusa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.131-143, 2015, (Cours), 979-10-240-0400-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.3025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Regard à l'oeuvre. Lecteurs de l'image, spectateurs du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.7-9, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiques policières : l'interprétation du tableau au service de l'enquête criminelle chez Robertson Davies et Orhan Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Herméneutique fictionnalisée. Quand l’interprétation s’invite dans la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.179-193, 2014, (Rencontres, n° 99 ; Série : Littérature générale et comparée, n° 9), 978-2-8124-3229-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3229-3.p.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibles et secrets : les pouvoirs du texte dans Le Motif dans le tapis de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Saignes; Agathe Salha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Grand Inquisiteur à Big Brother. Arts, science, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, Classiques Garnier, pp.63-75, 2014, (Encounters), 978-2-8124-1373-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1373-5.p.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, Woolf, la lecture et son souvenir : deux évocations comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Haddad-Wotling; Vincent Ferré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proust, l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Rodopi, pp.61-75, 2010, (CRIN), 978-90-420-3037-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789042030381_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry James in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greg W. Zacharias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Henry James</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Blackwell Pub., pp.416-433, 2008, (Blackwell companions to literature and culture), 978-1-118-49234-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444304978.ch25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Satiricon de Pétrone et les représentations du festin antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henriette Levillain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses de l'Université Paris-Sorbonne, pp.81-89, 2005, (Recherches actuelles littérature comparée), 2-84050-290-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman américain et les jardins d’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henriette Levillain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.199-209, 2005, (Recherches actuelles en littérature comparée), 2-8405-0290-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Recherche du temps intime : Woolf et le modèle proustien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Pouzoulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture de l‘intime. Autour de Virginia Woolf, Valery Larbaud, Arthur Schnitzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude du XIXe siècle - Université Paul Valéry-Montpellier III,, pp.17-32, 2005, (Écritures au singulier), 2-84269-658-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry James et Versailles : du reportage républicain au roman de l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Léonard-Roques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles dans la littérature. Mémoire et imaginaire aux XIXème et XXème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-178, 2005, (Littératures), 2-84516-273-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace intime de la fiction : chambres romantiques, chambres modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henriette Levillain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses de l'Université Paris-Sorbonne, pp.53-63, 2005, (Recherches actuelles littérature comparée), 2-84050-290-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Européens en Amérique : la réception de l'autre comme roman dans trois récits de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie-Angélique Deshoulières; Danielle Perrot-Corpet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Don d'hospitalité. De l'échange à l'oblation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal; Centre de recherches sur les littératures modernes et contemporaines, pp.103-111, 2001, (Cahiers de recherches du CRLMC), 2-84516-163-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrs Dalloway, de Virginia Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lavocat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fiction de l’intime. V. Larbaud, Amants, heureux amants.., Beauté, mon beau souci.., Mon plus secret conseil.. A. Schnitzler, Mademoiselle Else et la nouvelle rêvée, V. Woolf, Mrs. Dalloway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.63-90, 2001, (Clefs concours. Littérature comparée), 2-912232-37-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vast bright Babylon&amp;quot; : Paris dans Les Ambassadeurs de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Défi de Babel. Un mythe littéraire pour le XXIème siècle [actes du colloque organisé à l'Université de Paris X Nanterre, 24 et 25 mars 2000]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Desjonquères, pp.69-78, 2001, (Littérature &amp; idée), 2-84321-033-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la France dans The Custom of the Country d'Edith Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The custom of the country [Edith Wharton]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du temps, pp.141-149, 2000, (Lectures d'une œuvre), 2-84274-137-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures cinématographiques de l'œuvre de Henry James : étude comparée de trois adaptations, anglaise, française et hollywoodienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Foucrier; Daniel Mortier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et passages. Les échanges culturels et littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 270, Publications de l'Université de Rouen, pp.535-541, 1999, (Études de littérature générale et comparée), 2-87775-269-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'une lectrice : la représentation du romanesque dans The Portrait of a Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Verley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Portrait of a Lady. Henry James, Jane Campion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.41-52, 1998, (CAPES-agrégation. Anglais), 9782729858612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meilleures nouvelles de Colette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions rue Saint-Ambroise, 250 p., 2024, (Les Meilleures), 9782487294011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Route des estuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POL, 144 p., 2023, 978-2-8180-5736-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image, le secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 367 p., 2020, (Hors collection), 978-2-7535-7883-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et toujours en été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POL, 220 p., 2020, 978-2-8180-4967-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vacances. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POL, 2017, 978-2-8180-4266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère du tapis d'Ardabil : essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.O.L., 375 p., 2015, 978-2-8180-3776-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fitzgerald] Tendre est la nuit : une romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Scott Fitzgerald †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1561, 443 p., 2015, (G.F.), 978-2-0813-1371-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Regard à l’œuvre. Lecteurs de l’image, spectateurs du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">P.O.L., 375 p., 2015, 978-2-8180-3776-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Orecchia Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Tramuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Fitzgerald] Tendre est la nuit : une romance</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle et moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 595 p., 2013, 978-2-8180-1737-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby [Francis Scott Fitzgerald]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1504, 255 p., 2012, (GF Flammarion), 978-2-0812-6433-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby [de Francis Scott Fitzgerald]. Roman traduit de l’américain par Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.O.L., 278 p., 2011, 978-2-8180-1286-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Excuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 352 p., 2008, 978-2-84682-271-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de rêves dans la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 176 p., 2006, (50 questions), 9782252035849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Happy end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 224 p., 2005, 2-84682-050-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Motif dans le tapis [et] La Bête dans la jungle [de Henry James]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 1561, 443 p., 2015, (G.F.), 978-2-0813-1371-2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1181, 274 p., 2004, (G.F.), 978-2-0813-5450-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papiers d'Aspern [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1159, 287 p., 2002, (G.F.), 9782080711595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Miller [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Orecchia Havas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1146, 181 p., 2001, (G.F.), 2-08-071146-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque sentimental. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 344 p., 2001, 2-86744-843-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Heure anglaise. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 192 p., 2000, (Essais), 9782867447419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène européenne : Henry James et le romanesque en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 28, 368 p., 2000, (Bibliothèque de littérature générale et comparée)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour d'écrou [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 268 p., 2014</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1034, 316 p., 1999, (G.F.), 2-08-071034-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">POL, 595 p., 2013, 978-2-8180-1737-1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette ou la paresseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 262 p., 1999, 2-86744-669-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...857 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751671v1</w:t>
-              </w:r>
-[...2031 lines deleted...]
-                <w:t xml:space="preserve">hal-04741317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4765,165 +4765,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin de Frankenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, (L'homme artificiel. La mise en scène de la guerre. Agrégation des lettres modernes 2001), 26, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens des lieux communs : réhabilitation paradoxale du décor fantastique dans Northanger Abbey de Jane Austen et The Portrait of a Lady, de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, (Châteaux), 12, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751615v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04751620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry James et la scène française : The Portrait of a Lady, The Wings of the Dove, et l'héritage de Laclos</w:t>
               </w:r>
@@ -5171,51 +5171,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Quand l'interprétation s'invite dans la fiction : modalités et enjeux de l'herméneutique fictionnalisée (1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Correard; Anne Teulade, Jan 2011, Paris, France. pp.179-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3229-3.p.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740602v1</w:t>
@@ -5249,51 +5249,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Du Grand Inquisiteur à Big Brother : le pouvoir dans la littérature et les arts de la fin du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Traverses 19-21 (E.CRI.RE), Jun 2010, Grenoble, France. pp.63-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1373-5.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740598v1</w:t>
@@ -5327,51 +5327,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Proust : dialogues critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karen Haddad-Wotling; Vincent Ferré, Mar 2009, Paris, France. pp.61-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042030381_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740571v1</w:t>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald &#8224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tramuta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pavans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2416" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Salha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1373-5.p.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042030381_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304978.ch25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7.p.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Salha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1373-5.p.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042030381_006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304978.ch25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald &#8224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tramuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pavans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7.p.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>