--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -97,3588 +97,3588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les meilleures nouvelles de Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions rue Saint-Ambroise, 250 p., 2024, (Les Meilleures), 9782487294011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Route des estuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 144 p., 2023, 978-2-8180-5736-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image, le secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 367 p., 2020, (Hors collection), 978-2-7535-7883-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et toujours en été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 220 p., 2020, 978-2-8180-4967-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vacances. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 2017, 978-2-8180-4266-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère du tapis d'Ardabil : essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.O.L., 375 p., 2015, 978-2-8180-3776-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fitzgerald] Tendre est la nuit : une romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Scott Fitzgerald †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1561, 443 p., 2015, (G.F.), 978-2-0813-1371-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Regard à l’œuvre. Lecteurs de l’image, spectateurs du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Orecchia Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Tramuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle et moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 595 p., 2013, 978-2-8180-1737-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby [Francis Scott Fitzgerald]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1504, 255 p., 2012, (GF Flammarion), 978-2-0812-6433-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby [de Francis Scott Fitzgerald]. Roman traduit de l’américain par Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.O.L., 278 p., 2011, 978-2-8180-1286-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Excuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 352 p., 2008, 978-2-84682-271-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de rêves dans la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 176 p., 2006, (50 questions), 9782252035849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Happy end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 224 p., 2005, 2-84682-050-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Motif dans le tapis [et] La Bête dans la jungle [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1181, 274 p., 2004, (G.F.), 978-2-0813-5450-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papiers d'Aspern [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1159, 287 p., 2002, (G.F.), 9782080711595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque sentimental. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 344 p., 2001, 2-86744-843-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Miller [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1146, 181 p., 2001, (G.F.), 2-08-071146-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Heure anglaise. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 192 p., 2000, (Essais), 9782867447419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène européenne : Henry James et le romanesque en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 28, 368 p., 2000, (Bibliothèque de littérature générale et comparée)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour d'écrou [de Henry James]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pavans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1034, 316 p., 1999, (G.F.), 2-08-071034-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette ou la paresseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POL, 262 p., 1999, 2-86744-669-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corbin écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Emmanuelle Demartini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Corbin. Écrivain de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Flammarion, 2024, (Champs histoire), 978-2-0804-4922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice « Colette »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galvani Simon; Cavallaro Adrien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meilleures nouvelles françaises du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Rue Saint Ambroise, 2022, (Les meilleures nouvelles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminements de la lettre posthume dans Sur la route de Madison de Clint Eastwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Simonet-Tenant; Julie Anselmini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajets épistolaires. Hommage à Brigitte Diaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2022, 979-10-240-1705-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatsby de F.S Fitzgerald : une tragédie américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis La Balme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aimer. Littérature et Philosophie. Prépa ECG. Thème concours 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2021, (ProfilSup), 978-2-340-05460-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunt lacrimae rerum : image et secret dans l’enquête biographique (Les Disparus de Daniel Mendelsohn, Histoire des grands-parents que je n’ai pas eus d’Ivan Jablonka, et Le Lièvre aux yeux d’ambre d’Edmund De Waal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Image, le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.185-202, 2020, (Hors série), 978-2-7535-7883-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image, le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-8, 2020, (Hors série), 978-2-7535-7883-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Villenave; Julie Wolkenstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image, le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.357-358, 2020, (Hors série), 978-2-7535-7883-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un morceau de bravoure équestre et littéraire : la fête des Cosaques dans &amp;quot;Radetzkymarsch de Joseph Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.321-330, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They don’t know they’re dead : le personnage jamesien comme mort-vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ombre d’un doute. Nuances et détours de l’interprétation. Mélanges offerts à François Lecercle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-356, 2019, (Références), 978-2-81-300343-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.2416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du Temps retrouvé de Raúl Ruiz : rencontre avec Gilles Taurand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Salha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romans de la fin d'un monde : "Le Temps retrouvé" de Marcel Proust, "La Marche de Radetzky" de Joseph Roth, "Le Guépard" de Giuseppe Tomasi di Lampedusa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.131-143, 2015, (Cours), 979-10-240-0400-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.purh.3025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02149985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiques policières : l'interprétation du tableau au service de l'enquête criminelle chez Robertson Davies et Orhan Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Herméneutique fictionnalisée. Quand l’interprétation s’invite dans la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.179-193, 2014, (Rencontres, n° 99 ; Série : Littérature générale et comparée, n° 9), 978-2-8124-3229-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3229-3.p.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02149984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Regard à l'oeuvre. Lecteurs de l'image, spectateurs du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.7-9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibles et secrets : les pouvoirs du texte dans Le Motif dans le tapis de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Saignes; Agathe Salha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Grand Inquisiteur à Big Brother. Arts, science, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Classiques Garnier, pp.63-75, 2014, (Encounters), 978-2-8124-1373-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1373-5.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust, Woolf, la lecture et son souvenir : deux évocations comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Haddad-Wotling; Vincent Ferré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proust, l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Rodopi, pp.61-75, 2010, (CRIN), 978-90-420-3037-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042030381_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry James in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greg W. Zacharias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Henry James</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Blackwell Pub., pp.416-433, 2008, (Blackwell companions to literature and culture), 978-1-118-49234-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781444304978.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Satiricon de Pétrone et les représentations du festin antique</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman américain et les jardins d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henriette Levillain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, Presses de l'Université Paris-Sorbonne, pp.81-89, 2005, (Recherches actuelles littérature comparée), 2-84050-290-9</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.199-209, 2005, (Recherches actuelles en littérature comparée), 2-8405-0290-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le roman américain et les jardins d’Europe</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Satiricon de Pétrone et les représentations du festin antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henriette Levillain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.199-209, 2005, (Recherches actuelles en littérature comparée), 2-8405-0290-9</w:t>
+              <w:t xml:space="preserve">, 8, Presses de l'Université Paris-Sorbonne, pp.81-89, 2005, (Recherches actuelles littérature comparée), 2-84050-290-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche du temps intime : Woolf et le modèle proustien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Pouzoulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture de l‘intime. Autour de Virginia Woolf, Valery Larbaud, Arthur Schnitzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude du XIXe siècle - Université Paul Valéry-Montpellier III,, pp.17-32, 2005, (Écritures au singulier), 2-84269-658-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry James et Versailles : du reportage républicain au roman de l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Léonard-Roques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles dans la littérature. Mémoire et imaginaire aux XIXème et XXème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.167-178, 2005, (Littératures), 2-84516-273-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace intime de la fiction : chambres romantiques, chambres modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henriette Levillain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique de la maison. La chambre romanesque, le festin théâtral, le jardin littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Presses de l'Université Paris-Sorbonne, pp.53-63, 2005, (Recherches actuelles littérature comparée), 2-84050-290-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vast bright Babylon&amp;quot; : Paris dans Les Ambassadeurs de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Défi de Babel. Un mythe littéraire pour le XXIème siècle [actes du colloque organisé à l'Université de Paris X Nanterre, 24 et 25 mars 2000]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Desjonquères, pp.69-78, 2001, (Littérature &amp; idée), 2-84321-033-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Européens en Amérique : la réception de l'autre comme roman dans trois récits de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie-Angélique Deshoulières; Danielle Perrot-Corpet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Don d'hospitalité. De l'échange à l'oblation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal; Centre de recherches sur les littératures modernes et contemporaines, pp.103-111, 2001, (Cahiers de recherches du CRLMC), 2-84516-163-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrs Dalloway, de Virginia Woolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fiction de l’intime. V. Larbaud, Amants, heureux amants.., Beauté, mon beau souci.., Mon plus secret conseil.. A. Schnitzler, Mademoiselle Else et la nouvelle rêvée, V. Woolf, Mrs. Dalloway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.63-90, 2001, (Clefs concours. Littérature comparée), 2-912232-37-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la France dans The Custom of the Country d'Edith Wharton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Perrin-Chenour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The custom of the country [Edith Wharton]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du temps, pp.141-149, 2000, (Lectures d'une œuvre), 2-84274-137-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures cinématographiques de l'œuvre de Henry James : étude comparée de trois adaptations, anglaise, française et hollywoodienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Foucrier; Daniel Mortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et passages. Les échanges culturels et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 270, Publications de l'Université de Rouen, pp.535-541, 1999, (Études de littérature générale et comparée), 2-87775-269-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d'une lectrice : la représentation du romanesque dans The Portrait of a Lady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Verley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Portrait of a Lady. Henry James, Jane Campion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.41-52, 1998, (CAPES-agrégation. Anglais), 9782729858612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741317v1</w:t>
-              </w:r>
-[...1524 lines deleted...]
-                <w:t xml:space="preserve">hal-04751671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3983,151 +3983,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beaux et maudits. Roman [Francis Scott Fitzgerald]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Folie du dimanche [Francis Scott Fitzgerald]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814410v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04741181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Palais de glace [Francis Scott Fitzgerald]</w:t>
               </w:r>
@@ -4765,165 +4765,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens des lieux communs : réhabilitation paradoxale du décor fantastique dans Northanger Abbey de Jane Austen et The Portrait of a Lady, de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, (Châteaux), 12, pp.34-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin de Frankenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature Générale et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, (L'homme artificiel. La mise en scène de la guerre. Agrégation des lettres modernes 2001), 26, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751620v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04751615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry James et la scène française : The Portrait of a Lady, The Wings of the Dove, et l'héritage de Laclos</w:t>
               </w:r>
@@ -5171,51 +5171,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Quand l'interprétation s'invite dans la fiction : modalités et enjeux de l'herméneutique fictionnalisée (1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Correard; Anne Teulade, Jan 2011, Paris, France. pp.179-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3229-3.p.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740602v1</w:t>
@@ -5249,51 +5249,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Du Grand Inquisiteur à Big Brother : le pouvoir dans la littérature et les arts de la fin du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Traverses 19-21 (E.CRI.RE), Jun 2010, Grenoble, France. pp.63-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1373-5.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740598v1</w:t>
@@ -5327,51 +5327,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Proust : dialogues critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karen Haddad-Wotling; Vincent Ferré, Mar 2009, Paris, France. pp.61-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789042030381_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740571v1</w:t>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986775v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Salha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1373-5.p.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042030381_006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304978.ch25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald &#8224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tramuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pavans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7.p.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald &#8224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orecchia Havas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surgers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tramuta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pavans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2416" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Salha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1373-5.p.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042030381_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304978.ch25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frazik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04718986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7.p.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741144v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>