--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,7660 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7608 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Champion </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juliechampion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6683-3334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14932023X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173814081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=pwk2w3IAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (34), pp.13462-13470. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expanded halogen bonding scale using astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Gomez Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Stronger Halogen Bond Involving Astatine: Unexpected Adduct with Bu3PO Stabilized by Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (17), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201905389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pardoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{210}$Po sequential extraction applied to wetland soils at uranium mining sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199-200, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01977461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow period influence on uranium and trace elements release in water from the waste rock pile of the former La Commanderie uranium mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208-209, pp.106010. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV–Vis Absorption Spectroscopy of Polonium(IV) Chloride Complexes: An Electronic Structure Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Stoïanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.7036-7043. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Heaviest Expected Halide Species in Aqueous Solution, At − , by Electromobility Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.4926-4933. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02484777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational evidence of halogen bonds involving astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.428 - 434. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a new “N2S2O2” chelating agent with high Po(IV) affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien G Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy André-Joyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Peumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (48), pp.6492-6495. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC03198J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP) View supplementary material Solvent Extraction of Polonium(IV) with Tributylphosphate (TBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2017.1279917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01500460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211 At-labeled agents for alpha-immunotherapy: On the in vivo stability of astatine-agent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra F Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques F Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.156 - 164. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on the determination of the astatine Pourbaix diagram: Predomination of AtO(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; over At&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; in basic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.2964-2971. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201504403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heaviest Possible Ternary Trihalogen Species, IAtBr&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;, Evidenced in Aqueous Solution: An Experimental Performance Driven by Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.15369-15372. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01405047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route for polonium 210 production from alpha-particle irradiated bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2013-2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine(III) Hydrolyzed Species: Experiments and Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.1983-1990. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3099413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 721, pp.182. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00681129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTPA complexation of bismuth in human blood serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rabung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.8615-8623. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT30230F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Extraction Mechanism in Ionic Liquids: UO(2)(2+)/HNO(3)/TBP/C(4)-mimTf(2)N as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.577-601. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07366299.2011.566494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an effective quasirelativistic methodology designed to study astatine chemistry in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP20512A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01586060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine Standard Redox Potentials and Speciation in Acidic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.576-582. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9077008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00450771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 362, pp.2654-2661. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourbaix diagram of astatine revisited: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector (RTSD) Conference (NSS/MIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMICRTSD49126.2023.10338170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP 2019 : 25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANC 2019 : 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the 210Po distribution in soil samples by sequential extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCO-PoPb-2019 : 4th International Conference on Polonium and Radioactive Pb isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a stronger halogen bond involving At — Investigation of halogen-bonded adducts of AtI and Bu3PO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la répartition du 210Po par extraction séquentielle dans des échantillons de sols miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Po sequential extraction applied to uranium mining wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Techniques in Actinides Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs relativistes pour l'identification de nouvelles espèces chimiques aux ultra-traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Teze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01949497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astatine: Halogen or Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Radiochemical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Diffusive Gradients in Thin Films technique to the determination of polonium in natural water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Asia-Pacific Symposium on Radiochemistry (APSORC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02289880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of polonium in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Po and radioactive Pb isotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurement of Am at ultra-trace concentrations in environnemental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7emes Journées de l'Ecole Doctorale 3MPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de spéciation d'isotopes radioactifs innovants à l'échelle des ultra-traces pour la médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de TOXICOLOGIE NUCLÉAIRE ENVIRONNEMENTALE &amp; HUMAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01135543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Radiochemical Conference, (Radchem 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marianske, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie de l'astate à l'aide de la modélisation moléculaire quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillon Verne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes journées nationales de radiochimie et de chimie nucléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01064349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Bassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatié-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassal Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahra Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide separations using ionic exchange and extraction chromatography resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Shusterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Gantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARC IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kailua Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new route for polonium-210 production from a bismuth-209 target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mokili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Alliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pourbaix diagram of Astatine in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sabatie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of Radiochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marianske Lazne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the development of Astatine-radiolabelling protocols: exploring the metallic character of astatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Topical Meeting on Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How relativistic effects control elemental Astatine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the Applic. Of Density Functional Theory in Chemistry and Physics (DFT09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier-Markai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruchertseifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Repinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00421191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Huclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes for Medicine and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00292042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligands polydentates et complexes métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Bodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3037955. SUBATECH-Radiochimie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du caractère métallique de l'astate en solution aqueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00450909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7715,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21266824"/>
+    <w:nsid w:val="53154699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7946,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliechampion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6683-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14932023X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173814081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01977461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.12.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pinay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02484777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01536735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Andr&#233;-Joyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Peumery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03198J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01500460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mokili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1279917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mokili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Du" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenstern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30230F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jobin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.566494" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9077008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Donnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shusterman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gantz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uribe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliechampion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6683-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14932023X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173814081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=pwk2w3IAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01977461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pinay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02150692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sto&#239;anov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02484777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b03003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01769551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0011-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01536735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Andr&#233;-Joyaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Peumery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03198J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01500460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mokili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1279917" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra F Ayed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Barbet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPR87LTW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-042R2B1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01405047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608746" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GZ6P7G4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mokili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3099413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Du" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenstern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30230F" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jobin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2011.566494" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9077008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Donnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10338170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01949497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Jouini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01064349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon Verne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157242v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shusterman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gantz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Uribe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ellison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>