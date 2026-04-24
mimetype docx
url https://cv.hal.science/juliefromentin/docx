--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1079,1113 +1079,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des configurations géographiques en mouvement : l’immigration dans les espaces peu denses français</w:t>
+                <w:t xml:space="preserve">L’immigration dans les campagnes françaises. Une diversification des origines et des destinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922763v1</w:t>
+                <w:t xml:space="preserve">hal-04372307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial deconcentration of immigration towards non-metropolitan areas in France (1975–2015)</w:t>
+                <w:t xml:space="preserve">Des configurations géographiques en mouvement : l’immigration dans les espaces peu denses français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population, Space and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp.2518⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espace, Société, Territoire, [en ligne] (document 1037), https://journals.openedition.org/cybergeo/39893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402773v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial deconcentration of immigration towards non-metropolitan areas in France (1975–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t>
+              <w:t xml:space="preserve">Population, Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.e2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp.2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03833128v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration dans les campagnes françaises. Une diversification des origines et des destinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372307v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations like any other? Internal migrations of immigrants in the French countryside (2011-2015)</w:t>
+                <w:t xml:space="preserve">Immigrants in rural France: small numbers but increasingly diverse origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922853v1</w:t>
+                <w:t xml:space="preserve">hal-04625728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t>
+                <w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290124v1</w:t>
+                <w:t xml:space="preserve">hal-03378214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336997v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants in rural France: small numbers but increasingly diverse origins</w:t>
+                <w:t xml:space="preserve">Migrations like any other? Internal migrations of immigrants in the French countryside (2011-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [en ligne] (Hors-série), https://doi.org/10.4000/eps.12208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.12208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625728v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378214v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t>
+                <w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Przybyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (2-3), </w:t>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596536v1</w:t>
+                <w:t xml:space="preserve">hal-03101652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t>
+                <w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Przybyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101652v1</w:t>
+                <w:t xml:space="preserve">hal-03596536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrations comme les autres ? Les migrations internes des immigrés dans les campagnes françaises (2011 - 2015)</w:t>
               </w:r>
@@ -2350,90 +2350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et initiatives d’installation des populations migrantes dans les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études CAMIGRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2484,575 +2484,575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résidences secondaires en France. Usages en transition et reconfigurations de la distribution spatiale</w:t>
+                <w:t xml:space="preserve">Les dynamiques démographiques. Les espaces de la croissance et de la décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Fahli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-231, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-60, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347057v1</w:t>
+                <w:t xml:space="preserve">hal-05431115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répartition des étrangers et des immigrés. Vers une redistribution spatiale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+                <w:t xml:space="preserve">Le non-emploi et le sous-emploi. Un niveau plus prononcé en Outre-mer, dans le nord et l’arc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-157, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.270-278, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347056v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-emploi et le sous-emploi. Un niveau plus prononcé en Outre-mer, dans le nord et l’arc méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
+                <w:t xml:space="preserve">La répartition des étrangers et des immigrés. Vers une redistribution spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoann Doignon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.270-278, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-157, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436387v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des origines géographiques de l’immigration. Une population plus composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les résidences secondaires en France. Usages en transition et reconfigurations de la distribution spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoann Doignon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-165, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-231, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435544v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques démographiques. Les espaces de la croissance et de la décroissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversification des origines géographiques de l’immigration. Une population plus composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania El Fahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.53-60, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.159-165, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431115v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3218,169 +3218,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours singuliers, campagnes plurielles. L’inscription spatiale des immigrés dans les espaces peu denses français</w:t>
+                <w:t xml:space="preserve">Parcours singuliers, campagnes plurielles : l'inscription spatiale des immigrés dans les espaces peu denses français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 1 Panthéon Sorbonne, 2021. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2021PA01H025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03728380v1</w:t>
+                <w:t xml:space="preserve">tel-03646927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours singuliers, campagnes plurielles : l'inscription spatiale des immigrés dans les espaces peu denses français</w:t>
+                <w:t xml:space="preserve">Parcours singuliers, campagnes plurielles. L’inscription spatiale des immigrés dans les espaces peu denses français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2021. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 1 Panthéon Sorbonne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2021PA01H025⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03646927v1</w:t>
+                <w:t xml:space="preserve">tel-03728380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3456,51 +3456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="361A1696"/>
+    <w:nsid w:val="2B0B8821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="154434A4"/>
+    <w:nsid w:val="1199052F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3752,51 +3752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B987EDE"/>
+    <w:nsid w:val="E24022D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralitic.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://camigri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2518" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03728380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03646927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralitic.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://camigri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03646927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03728380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>