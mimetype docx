--- v1 (2026-04-24)
+++ v2 (2026-05-25)
@@ -672,356 +672,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement commercial dans les villes petites et moyennes françaises. Formes et processus à l’œuvre de 2009 à 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Locations and Dynamics of Immigrants in Rural Areas: Research Directions in France and Recent International Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2-3), pp.251-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530363v1</w:t>
+                <w:t xml:space="preserve">hal-05244556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Locations and Dynamics of Immigrants in Rural Areas: Research Directions in France and Recent International Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement commercial dans les villes petites et moyennes françaises. Formes et processus à l’œuvre de 2009 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244556v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisations et dynamiques spatiales des immigrés dans les espaces ruraux : orientations de recherche en France et perspectives internationales récentes</w:t>
+                <w:t xml:space="preserve">Clémentine Cottineau, Julie Vallée (eds.), Les inégalités dans l’espace géographique [Inequalities in Geographical Space], 2022, ISTE Editions, 266 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (2-3), pp.271-303. </w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Book reviews, 79 (1), pp.165-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.2402.0271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.2401.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127989v1</w:t>
+                <w:t xml:space="preserve">hal-04701314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cottineau, Julie Vallée (eds.), Les inégalités dans l’espace géographique [Inequalities in Geographical Space], 2022, ISTE Editions, 266 pages</w:t>
+                <w:t xml:space="preserve">Localisations et dynamiques spatiales des immigrés dans les espaces ruraux : orientations de recherche en France et perspectives internationales récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Book reviews, 79 (1), pp.165-167. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2-3), pp.271-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.2401.0169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.2402.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701314v1</w:t>
+                <w:t xml:space="preserve">hal-05127989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal approach to population diversity: immigration and rural areas in France</w:t>
               </w:r>
@@ -1148,183 +1148,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des configurations géographiques en mouvement : l’immigration dans les espaces peu denses français</w:t>
+                <w:t xml:space="preserve">The spatial deconcentration of immigration towards non-metropolitan areas in France (1975–2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Espace, Société, Territoire, [en ligne] (document 1037), https://journals.openedition.org/cybergeo/39893. </w:t>
+              <w:t xml:space="preserve">Population, Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.e2518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psp.2518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922763v1</w:t>
+                <w:t xml:space="preserve">hal-03402773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial deconcentration of immigration towards non-metropolitan areas in France (1975–2015)</w:t>
+                <w:t xml:space="preserve">Des configurations géographiques en mouvement : l’immigration dans les espaces peu denses français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population, Space and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.e2518. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espace, Société, Territoire, [en ligne] (document 1037), https://journals.openedition.org/cybergeo/39893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp.2518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402773v1</w:t>
+                <w:t xml:space="preserve">hal-03922763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t>
               </w:r>
@@ -1438,360 +1438,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrants in rural France: small numbers but increasingly diverse origins</w:t>
+                <w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 591, pp.1-4</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625728v1</w:t>
+                <w:t xml:space="preserve">hal-03378214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagnes françaises et immigration : un peu plus de 4 % des habitants ont des origines de plus en plus variées</w:t>
+                <w:t xml:space="preserve">Immigrants in rural France: small numbers but increasingly diverse origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378214v1</w:t>
+                <w:t xml:space="preserve">hal-04625728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t>
+                <w:t xml:space="preserve">Migrations like any other? Internal migrations of immigrants in the French countryside (2011-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [en ligne] (Hors-série), https://doi.org/10.4000/eps.12208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290124v1</w:t>
+                <w:t xml:space="preserve">hal-03922853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations like any other? Internal migrations of immigrants in the French countryside (2011-2015)</w:t>
+                <w:t xml:space="preserve">L’immigration dans les campagnes françaises : des effectifs limités mais des origines qui ne cessent de se diversifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, [en ligne] (Hors-série), https://doi.org/10.4000/eps.12208. </w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.12208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.591.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922853v1</w:t>
+                <w:t xml:space="preserve">hal-03290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t>
+                <w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
@@ -1984,102 +1984,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Przybyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101652v1</w:t>
+                <w:t xml:space="preserve">hal-03596536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reception of Exiles in Rural France: National Guidelines and Local Variations of a Dispersion Policy</w:t>
+                <w:t xml:space="preserve">L’accueil des exilés dans les espaces ruraux en France : orientations nationales et déclinaisons locales d’une politique de dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
@@ -2114,78 +2114,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Przybyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (2-3), </w:t>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.53-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.17873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.15550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596536v1</w:t>
+                <w:t xml:space="preserve">hal-03101652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrations comme les autres ? Les migrations internes des immigrés dans les campagnes françaises (2011 - 2015)</w:t>
               </w:r>
@@ -2605,152 +2605,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-emploi et le sous-emploi. Un niveau plus prononcé en Outre-mer, dans le nord et l’arc méditerranéen</w:t>
+                <w:t xml:space="preserve">Les résidences secondaires en France. Usages en transition et reconfigurations de la distribution spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoann Doignon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.270-278, 2025, 978-2-271-15414-9</w:t>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-231, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436387v1</w:t>
+                <w:t xml:space="preserve">hal-05347057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des étrangers et des immigrés. Vers une redistribution spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,147 +2821,130 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résidences secondaires en France. Usages en transition et reconfigurations de la distribution spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+                <w:t xml:space="preserve">Le non-emploi et le sous-emploi. Un niveau plus prononcé en Outre-mer, dans le nord et l’arc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-231, 2025, 978-2-271-15414-9</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.270-278, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347057v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des origines géographiques de l’immigration. Une population plus composite</w:t>
               </w:r>
@@ -3456,51 +3456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B0B8821"/>
+    <w:nsid w:val="A6B23413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3604,51 +3604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1199052F"/>
+    <w:nsid w:val="709EA145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3752,51 +3752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E24022D6"/>
+    <w:nsid w:val="FCAB70CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralitic.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://camigri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03646927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03728380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralitic.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://camigri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.591.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Fahli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03646927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03728380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>