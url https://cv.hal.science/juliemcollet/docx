--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -1022,581 +1022,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female mate choice predicts paternity success in the absence of additive genetic variance for other female paternity bias mechanisms in &amp;lt;i&amp;gt;Drosophila serrata&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Collet</w:t>
+                <w:t xml:space="preserve">The measure and significance of Bateman's principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M W Blows</w:t>
+                <w:t xml:space="preserve">Rebecca F Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pizzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12511⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1782), pp.20132973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855150v1</w:t>
+                <w:t xml:space="preserve">hal-03855056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature and Extent of Mutational Pleiotropy in Gene Expression of Male &amp;lt;i&amp;gt;Drosophila serrata&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female mate choice predicts paternity success in the absence of additive genetic variance for other female paternity bias mechanisms in &amp;lt;i&amp;gt;Drosophila serrata&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M W Blows</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (11), pp.2568 - 2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.161232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855082v1</w:t>
+                <w:t xml:space="preserve">hal-03855150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic Mutations Are Subject to Strong Stabilizing Selection</w:t>
+                <w:t xml:space="preserve">The Nature and Extent of Mutational Pleiotropy in Gene Expression of Male &amp;lt;i&amp;gt;Drosophila serrata&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin H Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott L Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1051-1062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.165720⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 196 (3), pp.911 - 921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.161232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855116v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measure and significance of Bateman's principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic Mutations Are Subject to Strong Stabilizing Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Mcguigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Pizzari</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F Chenoweth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Blows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1782), pp.20132973. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1051-1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.165720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual selection and the differential effect of polyandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Worley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pizzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (22), pp.8641-8645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,51 +1630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHC heterozygosity and survival in red junglefowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Worley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis G Spurgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Cornwallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (15), pp.3064-3075. </w:t>
@@ -1776,51 +1776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHC heterozygosity and survival in red junglefowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Worley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis G Spurgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Cornwallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (15), pp.3064-3075. </w:t>
@@ -1914,1974 +1914,2358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le comportement alimentaire critère de sélection de l'efficacité alimentaire du poulet label rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Castellini</w:t>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+                <w:t xml:space="preserve">Sandrine V Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Fagnoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+                <w:t xml:space="preserve">hal-05597100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Performances, santé et bien-être chez trois souches de poulets de chair en reproduction au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572326250887292E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer la maturité sexuelle et son héritabilité avec un phénotypage non invasif de la crête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Ferreira</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666506v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
+                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Germain</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Phénotypage HD du comportement alimentaire et de l'utilisation du parcours des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Le numérique au service de la santé, du bien être animal et des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortia Emergin' et LIPH4SAS, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Collet</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685697v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301261v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage HD du comportement alimentaire et de l'utilisation du parcours des poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique au service de la santé, du bien être animal et des 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortia Emergin' et LIPH4SAS, May 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303225v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089982v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour genetics to help improve chicken welfare</w:t>
+                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of WPSA, Nov 2023, Hanovre, Germany. pp.30</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322789v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Collet</w:t>
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ADAMEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04613174v1</w:t>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour genetics to help improve chicken welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
+              <w:t xml:space="preserve">12. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of WPSA, Nov 2023, Hanovre, Germany. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129517v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ADAMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3891,443 +4275,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613426v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193917v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting feeding behavior would enhance feed efficiency in slow-growing free-range broiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fréderic Fagnoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4474,51 +4858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L. Sztepanacz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Mcguigan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Allen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Chenoweth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Blows" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hesketh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Hill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Innocenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Blows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Chenoweth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Blows" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Mcgraw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin H Ye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.165720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Dean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Worley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pizzari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2973" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200219109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Spurgin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cornwallis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04724.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1KT5Z1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296602v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fagnoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L. Sztepanacz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Mcguigan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Allen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Chenoweth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Blows" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hesketh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Hill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Innocenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Blows" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Chenoweth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681645" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Dean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Worley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pizzari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2973" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Blows" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Mcgraw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin H Ye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161232" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.165720" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200219109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G Spurgin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cornwallis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04724.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1KT5Z1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine V Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fagnoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296602v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>