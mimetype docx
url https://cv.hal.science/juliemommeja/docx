--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -25,2603 +25,3095 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Momméja </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">juliemommeja</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-1148-2490</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">261736027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the street to the screen: Offline and online dissent in the San Francisco Bay Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power and Knowledge from the Eighteenth Century to Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine (Édul), 2026, 978-2-38451-217-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time, bits, and nickel: Managing digital and analog continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 138 (1), Firenze University Press, 2024, Proceedings e report, 979-12-215-0412-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0413-2.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Clock of the Long Now in Longue Durée Maintaining a Communication “Cool Tool” Through Millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Maintenance in Longue Durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, https://www.taylorfrancis.com/chapters/edit/10.4324/9781003424536-3/clock-long-longue-durée-julie-momméja?context=ubx&amp;refId=db814ad4-3de3-48a4-86af-ebbed1bbff5f, 2024, 9781003424536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003424536-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Still Hungry. Still Foolish. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour d’utopie, De l'influence du livre de Fred Turner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Éditions, 2023, 978-2-37662-083-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Am an Engineer and Therefore a Radical’: An Interview with Lee Felsenstein, from Free Speech Movement Technician to Homebrew Computer Club Moderator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oral Histories of the Internet and the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2022, 978-1-032-33338-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;l’ère de l’information&amp;quot; à &amp;quot;l’ère cybériste&amp;quot; : quelles alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Momméja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Com' </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I am an engineer and therefore a radical”: an interview with Lee Felsenstein, from Free Speech Movement technician to Homebrew Computer Club moderator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Momméja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.190-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24701475.2021.1917903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The WELL and Usenet Alternative Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Momméja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons in English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17951/nh.2021.6.205-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604018v1</w:t>
-              </w:r>
-[...2163 lines deleted...]
-                <w:t xml:space="preserve">hal-04760659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Whole Earth Catalog à la Long Now Foundation dans la Baie de San Francisco : co-évolution sur la « Frontière » créative (1955-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Sorbonne Nouvelle - Paris 3, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05520967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en archives numériques et en archives numérisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Doctoral IDEA-CREAT "Interdisciplinarité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEA / CREAT, Mar 2026, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the doors to cyberspace and discovering this was an hospitable territory&amp;quot;: Community Memory, an electronic social network in the pre-digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Communication Research and Education Association (ECREA) Communication History Workshop - "Communication Networks Before and After the Web: Historical and Long-term Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Communication Research and Education Association (ECREA) Communication History Workshop, Feb 2025, CERN, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyberespace comme territoire de résistance alternatif : de l’utopie à la désinformation à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e congrès de l’Association française d’études américaines (AFEA) 2025 – Résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’études américaines (AFEA); Université de Picardie Jules-Verne, May 2025, Amiens (Université Picardie Jules Vernes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From parking lots tapes to digital archives: the case of the Grateful Dead &amp;quot;tapers&amp;quot; community on the Internet Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64e Congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES) 2025 – Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université Toulouse Jean Jaurès, Jun 2025, Université Toulouse Jean Jaurès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéaux et idéologies du cyberespace : naissance et devenirs d’une techno-utopie libertarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDEA "Construction des idéologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinarité Dans les Etudes Anglophones (IDEA); Université de Lorraine, Nov 2025, Université de Lorraine - Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Internet Archive : objet d’étude et outil de recherche inter-médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études IDEA 2025 - Intermédialité
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinarité Dans les Etudes Anglophones (IDEA); Université de Lorraine, Jul 2025, Université de Lorraine - Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Next Age&amp;quot; et ère numérique, conversation avec l’artiste Charles-Arthur Feuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration de l'exposition « Next Age »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers Vortex, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tech, contre-culture et pensée sur le long terme dans la Baie de San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence SisMiC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SisMiC, Agitateur Numérique, Feb 2024, Rodez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée sur le long terme et long-termisme : visions du futur dans la Baie de San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Capitalisme numérique et idéologies », Centre Internet et Société (CIS), CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Barbary Coast au Trips Festival : réinventions de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63ème Congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES) 2024 - « Frontières et Déplacements »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES); Université de Lorraine, May 2024, Université de Lorraine - Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I come from Cyberspace, the new home of Mind&amp;quot; : le cyberespace comme territoire d’empouvoirement individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Congrès de l'Association Française d'Études Américaines (AFEA) 2024 - Power &amp; Empowerment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Études Américaines (AFEA); Université Aix-Marseille, May 2024, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmitting heritage through generations: The Long Now Foundation and the Internet Archive on the San Franciscan &amp;quot;creative Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62ème Congrès de la SAES - « Transmissions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur (SAES), Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rockin’ in the Free World? Neil Young’s activism in contemporary mainstream music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th AFEA Conference - Voices, Sounds, Noises, Silences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Études Américaines (AFEA), Université de Bourgogne, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;La gestion du temps pendant la thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de École Doctorale Mondes Anglophones, Germanophones Iraniens, Indiens et Études Européennes (MAGIIE - ED 625)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the street to the screen: offline and online dissent in the San Francisco Bay Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protest! Historical and contemporary perspectives on the ethics of dissent, Journée d'études internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinarité Dans les Etudes Anglophones (IDEA), Université de Lorraine, Oct 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time, Bits and Nickel: Managing Digital and Analog Continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International RESAW Conference: Exploring the Archived Web during a Highly Transformative Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Infrastructure for the Study of Archived Web Materials (RESAW); Laboratoire TELEMME, Aix-Marseille Université, Jun 2023, Mucem, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediating Scale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTC, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Clock of the Long Now in Longue durée: maintaining a communication “cool tool” through millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Maintenance in Longue Durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratorio di Storia delle Alpi, USI Università della Svizzera italiana Institute of Media and Journalism, USI Università della Svizzera italiana, Feb 2022, Online, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Clock of the Long Now: Rethinking Impact in a &amp;quot;Longue Durée&amp;quot; Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECREA 2022 9th European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA - European Communication Research and Education Association; Communication History Workshop, Oct 2022, Aarhus (Denmark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Internet Archive and The Rosetta Project: Two Visions of Long-Term Archiving in Digital and Analog Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web archive studies researching web domains and events - WARCnet Closing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WARCnet, Oct 2022, Aarhus (Denmark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de thèse : s'organiser, soutenir, l'après-thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Junior Research Lab CREW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Université Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the future, 10,000 years at a time: the Clock of the Long Now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthrodecentrism : Humans as Footnotes in Time and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the free speech revolution on the electronic frontier of the 1980s and 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media in America, America in Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCSU Lublin, Mar 2021, Lublin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Information Age to Cyberist Era : which alternatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Network Society: Re-evaluations and Applications of a Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTC, Jun 2021, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Whole Earth Catalog à la Long Now Foundation dans la Baie de San Francisco : co-évolution sur la « Frontière » créative (1955-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le séjour de recherche aux États-Unis, modalités et immersion sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Momméja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier inter-doctorants, Junior Research Lab, CREW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Junior Research Lab; Center for Research on the English-speaking World (CREW) - EA 4399; Université Sorbonne Nouvelle, Mar 2021, Université Sorbonne Nouvelle – Paris 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05520967v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapporteuse de l'atelier « Humanités numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum sur la Gouvernance de l‘Internet France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internet Governance Forum, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Beats to Bits, a Countercultural and Cybercultural History of the San Francisco Bay Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southwest Popular/American Culture Association 39th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southwest Popular/American Culture Association, Feb 2018, Albuquerque (New Mexico), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde « Renforcer la démocratie par la culture - outils numériques pour des citoyens culturellement compétents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Plate-forme d’échanges du Conseil de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l’Europe, Oct 2017, Karlshruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du collectif de jeunes organisateurs du Festival Réel, Villeurbanne, Capitale française de la culture 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ville de villeurbanne; Observatoire des politiques culturelles. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traductrice Français-Anglais du rapport « Politiques d’éducation aux médias et à l’information en France (2013) », ANR TRANSLIT - COST “Transforming Audiences/Transforming Societies” - Université Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Momméja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR / Université Sorbonne Nouvelle. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2687,51 +3179,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="B8CB5621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2768,51 +3412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Momm&#233;ja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1917903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/nh.2021.6.205-218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003424536-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Verdeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliemommeja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1148-2490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261736027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Momm&#233;ja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003424536-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1917903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/nh.2021.6.205-218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Verdeil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>