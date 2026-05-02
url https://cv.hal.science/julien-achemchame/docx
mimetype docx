--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julien ACHEMCHAME </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -73,1586 +73,1942 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">julien-achemchame</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0006-0201-9639</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance toujours renouvelée de l'industrie hollywoodienne : A Star Is Born (1937) et ses remakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crime Scene Investigation, saison 7 : enjeux narratifs et esthétiques d’une reconfiguration semi-feuilletonnante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Furia Umana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors séries 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14z8j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485220v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Bad vs. Better Call Saul : enjeux d’une reconfiguration narrative et esthétique.Un spin-off pour une continuité à rebours ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La naissance toujours renouvelée de l'industrie hollywoodienne : A Star Is Born (1937) et ses remakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Furia Umana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852813v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dollhouse de Joss Whedon (FOX, 2009-2010) : Écho, un « corps-marchandise » posthumain au service de la sérialité audiovisuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Breaking Bad vs. Better Call Saul : enjeux d’une reconfiguration narrative et esthétique.Un spin-off pour une continuité à rebours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.3139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158668v1</w:t>
+                <w:t xml:space="preserve">hal-01852813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A travers deux métafilms contemporains : les espaces numériques, nouveaux territoires de l'ontologie cinématographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dollhouse de Joss Whedon (FOX, 2009-2010) : Écho, un « corps-marchandise » posthumain au service de la sérialité audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.3139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.6302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01852809v1</w:t>
+                <w:t xml:space="preserve">hal-03158668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le cinéma ne suffit pas, la rotoscopie au service d’une adaptation cinématographique. A Scanner Darkly par Richard Linklater, d’après Philip K. Dick</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A travers deux métafilms contemporains : les espaces numériques, nouveaux territoires de l'ontologie cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, In Umbra Voluptatis : Shades, Shadows, and their Felicities / Film Adaptations, New Interactions, 8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Images on the Move: Circulations and Transfers in film, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.6302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.3344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01852807v1</w:t>
+                <w:t xml:space="preserve">hal-01852809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road To Nowhere de Monte Hellman : intertextualité multiforme à l’œuvre, avatar d'une cinéphilie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Du Créateur au spectateur. La cinéphilie des cinéastes, 2 (n°8/9), pp.67-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ombres et lumières : les figures de policiers en eaux troubles, symboles d’une Amérique en perte de repères (The Wire, The Shield, Dexter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand le cinéma ne suffit pas, la rotoscopie au service d’une adaptation cinématographique. A Scanner Darkly par Richard Linklater, d’après Philip K. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In Umbra Voluptatis : Shades, Shadows, and their Felicities / Film Adaptations, New Interactions, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.3344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01852797v1</w:t>
+                <w:t xml:space="preserve">hal-01852807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ombres et lumières : les figures de policiers en eaux troubles, symboles d’une Amérique en perte de repères (The Wire, The Shield, Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Achemchame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Séries télévisées américaines contemporaines : entre la fiction, les faits, et le réel, 1, pp.344-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au cœur du cinéma de Georges Franju: le principe de l'évasion. Notes autour de la figure mouvante de l'oiseau dans l'œuvre du cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Mystère Franju, Le Mystère Franju (141), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Essence du cinéma en miroir (Vertigo, Body Double, The Player) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Achemchame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinergon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19/20, pp. 26-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime Scene Investigation, saison 7 : enjeux narratifs et esthétiques d’une reconfiguration semi-feuilletonnante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séries états-uniennes de networks des années 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Hatchuel; Claire Cornillon, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’origine : le titre lynchéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES TITRES Intituler les oeuvres d’art, les biens culturels et les contenus médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chloé DELAPORTE, Sidonie GALLOT, Julien PÉQUIGNOT, Jean-Pierre SCHANDELER, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost Highway de David Lynch. Errance dans le labyrinthe de la modernité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le plan-séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, p.98, 2010, 9782748356564</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine D’azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Formes filmiques, Teresa Castro, Térésa Faucon, 9788869765049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419341v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lost Highway de David Lynch. Errance dans le labyrinthe de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Achemchame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publibook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.98, 2010, 9782748356564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre l’œil et la réalité : le lieu du cinéma. Mulholland Drive de David Lynch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publibook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.408, 2010, 9782748357813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Hitchcock Presents: subverting anthology TV series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">INTERVIEW WITH SUZANNE DESROCHER-ROMERO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Desrocher-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t>
+              <w:t xml:space="preserve">Beyond Zombie Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University Press of Mississippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-32, 2025, ‎ 978-1496860279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.31550115.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485237v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orson Welles au miroir du cinéma : postérité wellesienne dans le métafilm hollywoodien des années 1980/1990</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alfred Hitchcock Presents: subverting anthology TV series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Philippe Trias. </w:t>
+              <w:t xml:space="preserve">Shannon Wells-Lassagne, Florence Cabaret, Sylvaine Bataille Brennetot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après Welles. Imitations et influences</w:t>
+              <w:t xml:space="preserve">Brevity and the Short Form in Serial Television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-69, 2021, 9788869762499</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinburgh University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9781474482042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419314v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les récits : de la prégnance de l'image dans la série télévisée américaine contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Orson Welles au miroir du cinéma : postérité wellesienne dans le métafilm hollywoodien des années 1980/1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Boully. </w:t>
+              <w:t xml:space="preserve">Jean-Philippe Trias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troubles en séries : Les séries télé en quête de singularité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.103-112, 2020, 978-2-84016-368-8</w:t>
+              <w:t xml:space="preserve">Après Welles. Imitations et influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-69, 2021, 9788869762499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419297v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Peaks : vertiges de l’intertextualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Par-delà les récits : de la prégnance de l'image dans la série télévisée américaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
+              <w:t xml:space="preserve">Fabien Boully. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twin Peaks. A L'intérieur du rêve.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-83, 2019, Cinéfocales, 9782356876195</w:t>
+              <w:t xml:space="preserve">Troubles en séries : Les séries télé en quête de singularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.103-112, 2020, 978-2-84016-368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419283v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Chaplin, une figure tutélaire du métafilm hollywoodien ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Twin Peaks : vertiges de l’intertextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Morgane Jourdren, Pierre-Marie Loizeau. </w:t>
+              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La figure de Charlot et ses avatars</w:t>
+              <w:t xml:space="preserve">Twin Peaks. A L'intérieur du rêve.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-83, 2015, Univers anglophones, 978-2-7535-3961-7</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-83, 2019, Cinéfocales, 9782356876195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419272v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlie Chaplin, une figure tutélaire du métafilm hollywoodien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Achemchame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morgane Jourdren, Pierre-Marie Loizeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La figure de Charlot et ses avatars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-83, 2015, Univers anglophones, 978-2-7535-3961-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et si tout était déjà dans le générique du film Mulholland Drive de David Lynch ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Achemchame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eléonore Hamaide-Jager et Françoise Heitz (éd.) avec la collaboration de Patrick Louguet et Patrick Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-207, 2014, 978-2-84832-188-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1720,51 +2076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88F0B430"/>
+    <w:nsid w:val="8B292C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1951,51 +2307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-achemchame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Achemchame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2497" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03158668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.publibook.com/essai/12450-lost-highway-de-david-lynch-9782748356564.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.publibook.com/essai/12448-entre-l-oeil-et-la-realite-le-lieu-du-cinema-9782748357813.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-brevity-and-the-short-form-in-serial-television.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/apres-welles/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6229/la-figure-de-charlot-et-ses-avatars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Serie-Cinemas/La-Lettre-au-cinema" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-achemchame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0201-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Achemchame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2497" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03158668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01852797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine D&#8217;azevedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/le-plan-sequence/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.publibook.com/essai/12450-lost-highway-de-david-lynch-9782748356564.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.publibook.com/essai/12448-entre-l-oeil-et-la-realite-le-lieu-du-cinema-9782748357813.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Desrocher-Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upress.state.ms.us/Books/B/Beyond-Zombie-Politics" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.31550115.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-brevity-and-the-short-form-in-serial-television.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/apres-welles/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6229/la-figure-de-charlot-et-ses-avatars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Lettres-et-civilisations-etrangeres/Serie-Cinemas/La-Lettre-au-cinema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>