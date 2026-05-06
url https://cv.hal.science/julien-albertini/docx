--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -2239,73 +2239,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Bouakez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire DEEP, Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02353453v1</w:t>
+                <w:t xml:space="preserve">halshs-02418060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking off into the Wind: Unemployment Risk and State-Dependent Government Spending Multipliers</w:t>
               </w:r>
@@ -2347,73 +2347,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Bouakez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DEEP, Université de Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop Meanfield games &amp; heterogenous agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02418060v1</w:t>
+                <w:t xml:space="preserve">halshs-02503455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking off into the Wind: Unemployment Risk and State-Dependent Government Spending Multipliers</w:t>
               </w:r>
@@ -2455,73 +2455,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Bouakez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Meanfield games &amp; heterogenous agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Séminaire OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503455v1</w:t>
+                <w:t xml:space="preserve">halshs-02353453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal work along the business cycle: Evidence from Argentina</w:t>
               </w:r>
@@ -4287,51 +4287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdaf073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Julien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopraseuth Thepthida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777887" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2022.103482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48674141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01034-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/izajodm-2020-0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Bouakez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eyquem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2015.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roulleau-Pasdeloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ne&#351; Kamber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kirker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2012.00585.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04892586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29855" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04863572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo R Trupkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albertini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdaf073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Julien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopraseuth Thepthida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48777887" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2022.103482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48674141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2021.104170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01034-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thepthida Sopraseuth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/izajodm-2020-0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Bouakez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eyquem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ismail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.161.0011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.red.2015.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roulleau-Pasdeloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ne&#351; Kamber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kirker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2012.00585.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04892586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29855" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04863572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03067554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo R Trupkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Langot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>