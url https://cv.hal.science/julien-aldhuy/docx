--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -229,51 +229,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit(s) et Territoire(s) – Regards croisés des sciences juridiques et territoriales</w:t>
+                <w:t xml:space="preserve">Droits et Territoires – Regards croisés des sciences juridiques et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
@@ -305,51 +305,51 @@
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUR (Espace et territoires), 247 p., A paraître</w:t>
+              <w:t xml:space="preserve">PUR (Espace et territoires), 247 p., A paraître, 9791041305643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -985,213 +985,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amanhã, a geografia social? Por uma da teoria crítica e uma abordagem dimensional do espaço</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veschambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.6229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir des territoires. Compte rendu de lecture de Vanier Martin, 2008, Le pouvoir des territoires. Essai sur l'interterritorialité. Paris, Economica, 160 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71, pp.136-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493615v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces en transactions. Compte rendu de lecture de Séchet Raymonde, Garat Isabelle et Zeneidi Djemila (dir.), 2008, Espaces en transactions, Rennes, Presses universitaires de Rennes, 359 p.</w:t>
               </w:r>
@@ -2553,173 +2553,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris : une ville globale comme une autre ?</w:t>
+                <w:t xml:space="preserve">Une économie généraliste et polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Béhar; Aurélien Delpirou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Grand Paris. Une métropole en mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Autrement, pp.26-27, 2020, 978-2-7467-5511-6</w:t>
+              <w:t xml:space="preserve">, Editions Autrement, pp.18-19, 2020, 978-2-7467-5511-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497642v1</w:t>
+                <w:t xml:space="preserve">hal-02497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une économie généraliste et polarisée</w:t>
+                <w:t xml:space="preserve">Paris : une ville globale comme une autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Béhar; Aurélien Delpirou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Grand Paris. Une métropole en mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Autrement, pp.18-19, 2020, 978-2-7467-5511-6</w:t>
+              <w:t xml:space="preserve">, Editions Autrement, pp.26-27, 2020, 978-2-7467-5511-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497626v1</w:t>
+                <w:t xml:space="preserve">hal-02497642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilier tertiaire : un marché ultra sélectif</w:t>
               </w:r>
@@ -3551,172 +3551,241 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines de l’interdisciplinarité chez Jean Labasse : entre objet, position et contexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les interdisciplinarités de la géographie avec les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Vic Ozouf-Marignier, Charlotte Becquart-Rousset et Nicolas Verdier, Mar 2026, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05571903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Bricoles de recherches : doit-on se raconter des histoires ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique du Lab'Urba, 1ère édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab'Urba, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3732,73 +3801,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l'APERAU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral centralities in Val d'Europe, east of Paris: the logics of assemblage between Disneyland Paris and New Town principles of planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3827,73 +3896,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies Foundation Seminar Series: Peripheral Centralities ; Seminar 3: Present and Planned.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, York University, Nov 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la ville à l'ombre de Disney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3922,850 +3991,850 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire la ville à l'ombre de Disney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEX Futurs Urbains : GT POUM, GT UDUH, GT IGP, Oct 2022, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la banlieue parisienne : productions et évolutions des grands équipements structurants - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe transversal « Inventer le Grand Paris » Labex Futurs Urbains (UPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Champs sur Marme, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equiper l’Ile-de-France pour les Congrès et Salons : le parc des expositions de Villepinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménager la banlieue parisienne : productions et évolutions des grands équipements structurants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Futurs urbains - GT Inventer le Grand Paris (Clément Orillard) et GT Production urbaine et marchés (Julien Aldhuy), Dec 2020, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbanisme et la (théorie de la) « corbeille » : réflexions à partir du développement commercial du quartier prioritaire de la politique de la ville Danube-Solidarité-Marseillaise (Paris, 19ème)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Urban feedback. Perspectives critiques sur 50 années d’enseignement et de recherche en urbanisme, 1968-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’urbanisme et de géographie alpine, laboratoire PACTE, Jan 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre de commerce de Paris aux marges d’une certaine économie mixte : l’exemple de l’aménagement industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménager la banlieue parisienne : les mondes de l’économie mixte et leurs histoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs urbains - GT Inventer le Grand Paris (Clément Orillard) et GT Production urbaine et marchés (Julien Aldhuy), Mar 2019, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris vu de la (théorie de) la corbeille : pour une réévaluation de la consultation internationale et de ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Paris contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs urbains - GT Inventer le Grand Paris (Alessandro Panzeri, Frédéric Pousin et Nathalie Roseau), Dec 2019, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The involvement of private economic players in the governance of cities : preliminary analysis on the cases of London, Paris and New York</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative methodology on London, Paris and New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Terral Laurent</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on comparative urban policies and politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I-Site FUTURE - Labex Futurs urbains - CIST (Julien Aldhuy, Christian Lefèvre et Laurent Terral), Nov 2019, Champs sur Marne - Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04271907v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative methodology on London, Paris and New York</w:t>
+                <w:t xml:space="preserve">The involvement of private economic players in the governance of cities : preliminary analysis on the cases of London, Paris and New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terral</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terral Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on comparative urban policies and politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I-Site FUTURE - Labex Futurs urbains - CIST (Julien Aldhuy, Christian Lefèvre et Laurent Terral), Nov 2019, Champs sur Marne - Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04271913v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">halshs-04271907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nombril du Monde (Pougne-Hérisson, Nouvelle Aquitaine, France) aux « beautiful villages » (Jiangsu, Chine), quel est le rôle de l’imaginaire géographique dans le développement territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ? Modèles, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab’urba, Labex Futurs urbains et Institut Français du Tourisme, Jan 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la petite ville entre centralités, entre-deux et périphérie ? L’exemple de Tartas (Landes, Nouvelle Aquitaine) et sa Communauté de commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles centralités hors des métropoles ? La trajectoire des petites villes européennes comme enjeu d’équité territoriale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS EUROPE de Rennes, Institut d’Aménagement et d’Urbanisme de Rennes, Laboratoire ESO Rennes, Chaire Territoires et Mutations de l’Action Publique (Sciences Po-Rennes) avec le soutien du laboratoire IODE et de la Ville de Lamballe, Mar 2018, Lamballe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions de la territorialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La territorialisation à l’épreuve des réformes territoriales (et vice versa) : approche comparée internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIST, CITERES, Pacte et Lab’urba, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience dans les stratégies des grandes métropoles : éléments de réflexion à partir des cas de Londres, New York, Sydney et Toronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4794,73 +4863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique La résilience en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPEM : Département Génie urbain, Lab’urba, Labex Futurs urbains, Université de Mons, Université d’Avignon et des Pays du Vaucluse, UMR Espace, Institut d’urbanisme de l’Université de Montréal, May 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience dans les stratégies des plus grandes villes : du mimétisme à la prise de conscience ? (Londres, New York, Sydney, Toronto)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4889,1367 +4958,1367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et faire la résilience. Risques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Passages, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalisation des pôles urbains et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Revitaliser les centres-villes et les centres-bourgs : c’est possible !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Départementale d'Aide aux Collectivités Locales des Landes, Association des Maires des Landes, Ville de Morcenx, Dec 2016, Morcenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échelles du développement économique de la métropole et les CDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème édition des Journées Grand Paris : Le local métropolitain. Les figures du local à l’épreuve du Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'urbanisme de Paris, Lab'urba et Institut d'aménagement et d'urbanisme Ile-de-France, Mar 2015, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échelles du développement économique du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS Territoires et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Vic Ozouf-Marignier, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Labasse, les réseaux et la finance : de la région au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS Histoire et géographie : temps et espace. Croisements et fertilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Vic Ozouf-Marignier, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural spaces in the era of widespread urbanity: explorations from the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of Academic Committee of Foreign Studies in Urban Planning, Fourth Sino-French Urban, Regional and Planning Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large cities, economic development and multiple strategies: evidences from Paris region and Greater Paris project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guest lecture, School of Architecture and Urban Planning, Nanjing University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Professor Wang Hongyang, Nov 2015, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural spaces and metropolitan strategies in Paris Region: limits and challenges of a categorization in lack of urbanity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint-seminar of the Sino-french Center for urban, regional and planning studies and the Sino-french association for landscape, architecture and urban planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic development of the Paris Region area: Elements for a foresight analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual seminar of the Sino-french Center for urban, regional and planning studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquête du pouvoir, stratégie spatialisée et géographie des adhésions à l'UMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'espace politique : concepts et échelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Reims, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain ? C'est ce qui résiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A travers l'espace de la méthode : les dimensions du terrain en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment et pourquoi la justice vient-elle aux géographes ? Exploration de la géographie sociale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Justice et injustices spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une historicité du territoire pour légitimer le projet par le territoire ? Exemples de la politique de pays dans le sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS Décentralisation et recompositions territoriales infra-étatiques. Approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demain la géographie sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+                <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2006. Demain la géographie : permanences, dynamiques, mutations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00312877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du désert et ses images dans l'identité des Landes de Gascogne : de la colonisation intérieure à la politique de pays (18e – 21e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre territorialisation et dynamiques socio-spatiales, qu'y-a-t-il &amp;quot;sous&amp;quot; les politiques publiques ? Éléments de réflexion à partir de la politique de pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Trois énigmes sur la construction des intérêts territorialisés", 1ère rencontre de l'école internationale "Controverses" organisée par PACTE, le LATTS et le LASUR (EPFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Landes de Gascogne, de la formation des départements aux recompositions infra-étatiques contemporaines. Imaginaire, idéologie, identité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS Décentralisation et recompositions territoriales infra-étatiques. Approches contemporaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La figure du désert et ses images dans l'identité des Landes de Gascogne : de la colonisation intérieure à la politique de pays (18e – 21e siècle)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, territoire, territorialité : vers une approche circonspecte, progressive et relationnelle du rapport identité/territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées d'études INED Territoires identitaires, identités territoriales : un lien complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche circonspecte et progressive du territoire pour comprendre la territorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Appréhender la notion d'acteur en géographie : intérêts théoriques et méthodologiques des représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les savoirs géographiques français sur les Pyrénées au XIXe siècle : de la vue de loin à la vue d’en haut ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6265,73 +6334,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-espagnol « Patrimonialisation des Pyrénées, entre pratiques professionnelles et pratiques scientifiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Degrémont, Jean-Yves Puyo (dir.), laboratoire SET (UPPA), Mar 2006, Irissarry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La construcción de los lugares emblemáticos ; el ejemplo de las Landas de Gascoña »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6347,73 +6416,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valoración patrimonial y simbólica del paisaje : factores y modalidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolás Ortega Cantero (dir.), Universidad Autonoma de Madrid, Nov 2006, Miraflores de la Sierra, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du paysage, entre conceptions disciplinaires et dynamiques locales - l’exemple des Landes de Gascogne (regards géographiques, XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6429,189 +6498,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études "La notion de paysage, d’hier à aujourd’hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espace Mendés France - Université de Poitiers, Dec 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divergences Hardy – Demangeon autour de la Géographie psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2002 : L'idéel et le matériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Avignon, France. pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleph : le géographe ? Interrogations sur une métaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2000 : L'explication en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Avignon, France. pp. 115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,78 +6690,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Une multiplication des opportunités et des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,100 +6776,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Comment sortir du sentier de dépendance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6884,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6869,380 +6938,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Grand Paris toujours à (re)penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delpirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delpirou</w:t>
+                <w:t xml:space="preserve">hal-03299460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris Express et quartiers de la politique de la ville : l’impact des futures gares vu du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Guigou</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Altaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.12-15</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Jazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Altaber</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barbé</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adil Jazouli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Heitz</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2008, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7310,51 +7379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91D9B858"/>
+    <w:nsid w:val="E43D9A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7541,51 +7610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aldhuy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2053-0650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069924368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32213633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003222259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gollain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joyal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2005.2888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Girons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Astruc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wenglenski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Mingyie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817320v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jazouli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aldhuy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2053-0650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069924368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32213633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003222259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gollain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joyal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2005.2888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Girons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Astruc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wenglenski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Mingyie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jazouli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>