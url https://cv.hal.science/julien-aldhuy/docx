--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -985,213 +985,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des territoires. Compte rendu de lecture de Vanier Martin, 2008, Le pouvoir des territoires. Essai sur l'interterritorialité. Paris, Economica, 160 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.136-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amanhã, a geografia social? Por uma da teoria crítica e uma abordagem dimensional do espaço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7, pp.2-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/confins.6229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces en transactions. Compte rendu de lecture de Séchet Raymonde, Garat Isabelle et Zeneidi Djemila (dir.), 2008, Espaces en transactions, Rennes, Presses universitaires de Rennes, 359 p.</w:t>
               </w:r>
@@ -2553,173 +2553,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une économie généraliste et polarisée</w:t>
+                <w:t xml:space="preserve">Paris : une ville globale comme une autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Béhar; Aurélien Delpirou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Grand Paris. Une métropole en mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Autrement, pp.18-19, 2020, 978-2-7467-5511-6</w:t>
+              <w:t xml:space="preserve">, Editions Autrement, pp.26-27, 2020, 978-2-7467-5511-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497626v1</w:t>
+                <w:t xml:space="preserve">hal-02497642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris : une ville globale comme une autre ?</w:t>
+                <w:t xml:space="preserve">Une économie généraliste et polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Béhar; Aurélien Delpirou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Grand Paris. Une métropole en mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Autrement, pp.26-27, 2020, 978-2-7467-5511-6</w:t>
+              <w:t xml:space="preserve">, Editions Autrement, pp.18-19, 2020, 978-2-7467-5511-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497642v1</w:t>
+                <w:t xml:space="preserve">hal-02497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immobilier tertiaire : un marché ultra sélectif</w:t>
               </w:r>
@@ -4021,256 +4021,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’urbanisme et la (théorie de la) « corbeille » : réflexions à partir du développement commercial du quartier prioritaire de la politique de la ville Danube-Solidarité-Marseillaise (Paris, 19ème)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Urban feedback. Perspectives critiques sur 50 années d’enseignement et de recherche en urbanisme, 1968-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’urbanisme et de géographie alpine, laboratoire PACTE, Jan 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aménager la banlieue parisienne : productions et évolutions des grands équipements structurants - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe transversal « Inventer le Grand Paris » Labex Futurs Urbains (UPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Champs sur Marme, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04764670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equiper l’Ile-de-France pour les Congrès et Salons : le parc des expositions de Villepinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménager la banlieue parisienne : productions et évolutions des grands équipements structurants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs urbains - GT Inventer le Grand Paris (Clément Orillard) et GT Production urbaine et marchés (Julien Aldhuy), Dec 2020, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03299393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre de commerce de Paris aux marges d’une certaine économie mixte : l’exemple de l’aménagement industriel</w:t>
               </w:r>
@@ -4729,191 +4729,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La résilience dans les stratégies des grandes métropoles : éléments de réflexion à partir des cas de Londres, New York, Sydney et Toronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique La résilience en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEM : Département Génie urbain, Lab’urba, Labex Futurs urbains, Université de Mons, Université d’Avignon et des Pays du Vaucluse, UMR Espace, Institut d’urbanisme de l’Université de Montréal, May 2017, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions de la territorialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La territorialisation à l’épreuve des réformes territoriales (et vice versa) : approche comparée internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIST, CITERES, Pacte et Lab’urba, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817309v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience dans les stratégies des plus grandes villes : du mimétisme à la prise de conscience ? (Londres, New York, Sydney, Toronto)</w:t>
               </w:r>
@@ -5057,234 +5057,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Labasse, les réseaux et la finance : de la région au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS Histoire et géographie : temps et espace. Croisements et fertilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Vic Ozouf-Marignier, Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les échelles du développement économique de la métropole et les CDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition des Journées Grand Paris : Le local métropolitain. Les figures du local à l’épreuve du Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'urbanisme de Paris, Lab'urba et Institut d'aménagement et d'urbanisme Ile-de-France, Mar 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échelles du développement économique du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EHESS Territoires et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Vic Ozouf-Marignier, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural spaces in the era of widespread urbanity: explorations from the Paris metropolitan area</w:t>
               </w:r>
@@ -5609,50 +5609,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment et pourquoi la justice vient-elle aux géographes ? Exploration de la géographie sociale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Justice et injustices spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le terrain ? C'est ce qui résiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5661,126 +5730,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A travers l'espace de la méthode : les dimensions du terrain en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une historicité du territoire pour légitimer le projet par le territoire ? Exemples de la politique de pays dans le sud-ouest de la France</w:t>
               </w:r>
@@ -5848,77 +5848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demain la géographie sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2006. Demain la géographie : permanences, dynamiques, mutations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5937,372 +5937,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00312877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre territorialisation et dynamiques socio-spatiales, qu'y-a-t-il &amp;quot;sous&amp;quot; les politiques publiques ? Éléments de réflexion à partir de la politique de pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Trois énigmes sur la construction des intérêts territorialisés", 1ère rencontre de l'école internationale "Controverses" organisée par PACTE, le LATTS et le LASUR (EPFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Landes de Gascogne, de la formation des départements aux recompositions infra-étatiques contemporaines. Imaginaire, idéologie, identité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS Décentralisation et recompositions territoriales infra-étatiques. Approches contemporaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La figure du désert et ses images dans l'identité des Landes de Gascogne : de la colonisation intérieure à la politique de pays (18e – 21e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entre territorialisation et dynamiques socio-spatiales, qu'y-a-t-il &amp;quot;sous&amp;quot; les politiques publiques ? Éléments de réflexion à partir de la politique de pays</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche circonspecte et progressive du territoire pour comprendre la territorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Trois énigmes sur la construction des intérêts territorialisés", 1ère rencontre de l'école internationale "Controverses" organisée par PACTE, le LATTS et le LASUR (EPFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Appréhender la notion d'acteur en géographie : intérêts théoriques et méthodologiques des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité, territoire, territorialité : vers une approche circonspecte, progressive et relationnelle du rapport identité/territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études INED Territoires identitaires, identités territoriales : un lien complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271553v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00271556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les savoirs géographiques français sur les Pyrénées au XIXe siècle : de la vue de loin à la vue d’en haut ? »</w:t>
               </w:r>
@@ -7379,51 +7379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E43D9A45"/>
+    <w:nsid w:val="6163AAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7610,51 +7610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aldhuy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2053-0650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069924368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32213633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003222259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gollain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joyal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2005.2888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Girons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Astruc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wenglenski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Mingyie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jazouli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aldhuy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2053-0650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069924368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32213633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003222259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gollain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joyal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2005.2888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Girons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tigr.2003.1462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02497655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Astruc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wenglenski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Mingyie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Altaber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Jazouli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>