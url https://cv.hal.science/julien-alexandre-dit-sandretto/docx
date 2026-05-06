--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -581,209 +581,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Clouds for Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14232/actacyb.285177⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430389v1</w:t>
+                <w:t xml:space="preserve">hal-03158710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Clouds for Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.285177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158710v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects on Solving an Optimal Control Problem with Bounded Uncertainties on Parameters using Interval Arithmetics</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1296,526 +1296,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992048v1</w:t>
+                <w:t xml:space="preserve">hal-01498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498372v1</w:t>
+                <w:t xml:space="preserve">hal-01992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving over-constrained systems of non-linear interval equations – And its robotic application</w:t>
+                <w:t xml:space="preserve">Runge–Kutta Theory and Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliable Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762199v1</w:t>
+                <w:t xml:space="preserve">hal-01762191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runge–Kutta Theory and Constraint Programming</w:t>
+                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Computing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Journal of Software Engineering for Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762191v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
+                <w:t xml:space="preserve">Solving over-constrained systems of non-linear interval equations – And its robotic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Engineering for Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.180 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.05.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762205v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1829,75 +1829,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243053v1</w:t>
+                <w:t xml:space="preserve">hal-01243044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1911,51 +1911,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243044v1</w:t>
+                <w:t xml:space="preserve">hal-01243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
               </w:r>
@@ -2452,269 +2452,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Motion Planning Techniques and Their Suitability for an Off-Road Navigation Use-Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
+                <w:t xml:space="preserve">Interval Methods applied to Signal Temporal Logic - Overview and Extension on Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods (SWIM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Maastricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183933v1</w:t>
+                <w:t xml:space="preserve">hal-04716742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Methods applied to Signal Temporal Logic - Overview and Extension on Tubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Overview of motion planning techniques and their suitability for an off-road navigation use-case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods (SWIM) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.1054-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716742v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation among movable obstacles using machine learning based total time cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task and motion planning methods: applications and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,525 +2971,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197925v2</w:t>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed Identification of Viscous Friction for a Nonlinear Inverted Pendulum Through Interval Analysis and Set Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pribourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, France. pp.3920-3926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Identification of Viscous Friction for a Nonlinear Inverted Pendulum Through Interval Analysis and Set Inversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pribourg</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, New Orleans, France. pp.3920-3926, </w:t>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
+              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587686v1</w:t>
+                <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,381 +3958,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Set-membership computation of integrals with uncertain endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">NUMTA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Castella village, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+                <w:t xml:space="preserve">hal-02372387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership computation of integrals with uncertain endpoints</w:t>
+                <w:t xml:space="preserve">Computation of integrals with interval endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMTA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Castella village, Italy</w:t>
+              <w:t xml:space="preserve">SWIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Versailles - Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372387v1</w:t>
+                <w:t xml:space="preserve">hal-02511927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of integrals with interval endpoints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Cloud for Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Versailles - Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511927v1</w:t>
+                <w:t xml:space="preserve">hal-02372155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Cloud for Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods 2019</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372155v1</w:t>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable NonLinear Model-Predictive Control via Validated Simulation</w:t>
               </w:r>
@@ -4381,394 +4381,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
+                <w:t xml:space="preserve">Validated Runge-Kutta Methods for Initial Value Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Summer Workshop on Interval Methods (SWIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">ANODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992071v1</w:t>
+                <w:t xml:space="preserve">hal-01762196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Runge-Kutta Methods for Initial Value Problems</w:t>
+                <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">11th Summer Workshop on Interval Methods (SWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762196v1</w:t>
+                <w:t xml:space="preserve">hal-01992071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bisutti</w:t>
+                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583834v1</w:t>
+                <w:t xml:space="preserve">hal-01583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Brendel</w:t>
+                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bisutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583836v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint Function as Bisection Heuristic for Guaranteed Global Optimization with Nonlinear Ordinary Differential Equations</w:t>
               </w:r>
@@ -4921,380 +4921,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
+                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450917v1</w:t>
+                <w:t xml:space="preserve">hal-01297273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297273v1</w:t>
+                <w:t xml:space="preserve">hal-01450917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325068v1</w:t>
+                <w:t xml:space="preserve">hal-01383584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383584v1</w:t>
+                <w:t xml:space="preserve">hal-01304012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5326,180 +5348,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304012v1</w:t>
+                <w:t xml:space="preserve">hal-01325068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming</w:t>
               </w:r>
@@ -5561,51 +5561,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
+                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
@@ -5636,73 +5636,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371484v1</w:t>
+                <w:t xml:space="preserve">hal-01371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
               </w:r>
@@ -5868,243 +5868,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371498v1</w:t>
+                <w:t xml:space="preserve">hal-01111240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111240v2</w:t>
+                <w:t xml:space="preserve">hal-01371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-Driven Robots with Wireless Control Capability for Pedagogical Illustration in Science</w:t>
               </w:r>
@@ -6166,217 +6166,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+                <w:t xml:space="preserve">hal-00987425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987425v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6388,204 +6388,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">HSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316503v1</w:t>
+                <w:t xml:space="preserve">hal-01302504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
+              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302504v1</w:t>
+                <w:t xml:space="preserve">hal-01316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6616,51 +6616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of classical and learning based approaches in task and motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,51 +7135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control synthesis using Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,151 +7700,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity-based Heuristic for Guaranteed Global Optimization with Nonlinear Ordinary Differential Equations</w:t>
+                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372316v1</w:t>
+                <w:t xml:space="preserve">hal-01992000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming (Extended version)</w:t>
+                <w:t xml:space="preserve">Sensitivity-based Heuristic for Guaranteed Global Optimization with Nonlinear Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992000v1</w:t>
+                <w:t xml:space="preserve">hal-02372316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of what DynIbex can do for you</w:t>
               </w:r>
@@ -8389,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8740,51 +8740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.315054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01697-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03747639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15080276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10173165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285729" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV173GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85288-6_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245994" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Govignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012939400003822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Si Larbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821670" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Largent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pribourg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40616-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.315054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01697-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03747639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15080276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10173165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285729" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV173GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85288-6_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245994" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Govignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012939400003822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Si Larbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821670" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Largent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pribourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40616-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>