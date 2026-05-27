--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -581,551 +581,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
+                <w:t xml:space="preserve">Prospects on Solving an Optimal Control Problem with Bounded Uncertainties on Parameters using Interval Arithmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.285798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158710v1</w:t>
+                <w:t xml:space="preserve">hal-03142715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Clouds for Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14232/actacyb.285177⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430389v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on Solving an Optimal Control Problem with Bounded Uncertainties on Parameters using Interval Arithmetics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Clouds for Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Cybernetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14232/actacyb.285798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.285177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142715v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Trajectory Tracking using Flatness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation of a Guaranteed Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.85-99. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14232/actacyb.285729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14080248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430397v1</w:t>
+                <w:t xml:space="preserve">hal-03514746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a Guaranteed Nonlinear Model Predictive Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Trajectory Tracking using Flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fnadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.248. </w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.85-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14080248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.285729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514746v1</w:t>
+                <w:t xml:space="preserve">hal-03430397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Switching Instants for the Control of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,643 +1179,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0305-8⟩</w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399337v2</w:t>
+                <w:t xml:space="preserve">hal-01498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498372v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.363-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992048v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runge–Kutta Theory and Constraint Programming</w:t>
+                <w:t xml:space="preserve">Solving over-constrained systems of non-linear interval equations – And its robotic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Computing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 313, pp.180 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.05.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762191v1</w:t>
+                <w:t xml:space="preserve">hal-01762199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
+                <w:t xml:space="preserve">Runge–Kutta Theory and Constraint Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Engineering for Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.78-88</w:t>
+              <w:t xml:space="preserve">Reliable Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762205v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving over-constrained systems of non-linear interval equations – And its robotic application</w:t>
+                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladïk</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Software Engineering for Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.78-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01762199v1</w:t>
+                <w:t xml:space="preserve">hal-01762205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1829,75 +1829,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243044v1</w:t>
+                <w:t xml:space="preserve">hal-01243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1911,51 +1911,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243053v1</w:t>
+                <w:t xml:space="preserve">hal-01243044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
               </w:r>
@@ -2253,468 +2253,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Satisfaction of a Temporal Logic Formula with a Confidence Parameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Uncertainty Propagation for Estimation and Measure Association, Application to Satellite Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+                <w:t xml:space="preserve">Charlotte Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCC 2024 - Continuity, Computability, Constructivity From Logic to Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, France. pp.660-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012939400003822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716766v1</w:t>
+                <w:t xml:space="preserve">hal-04813656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Uncertainty Propagation for Estimation and Measure Association, Application to Satellite Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot Brendel</w:t>
+                <w:t xml:space="preserve">Guaranteed Satisfaction of a Temporal Logic Formula with a Confidence Parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCC 2024 - Continuity, Computability, Constructivity From Logic to Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813656v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Methods applied to Signal Temporal Logic - Overview and Extension on Tubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Overview of motion planning techniques and their suitability for an off-road navigation use-case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods (SWIM) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.1054-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716742v1</w:t>
+                <w:t xml:space="preserve">hal-05183933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of motion planning techniques and their suitability for an off-road navigation use-case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre dit Sandretto</w:t>
+                <w:t xml:space="preserve">Interval Methods applied to Signal Temporal Logic - Overview and Extension on Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods (SWIM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05183933v1</w:t>
+                <w:t xml:space="preserve">hal-04716742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation among movable obstacles using machine learning based total time cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task and motion planning methods: applications and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,294 +2971,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+                <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Identification of Viscous Friction for a Nonlinear Inverted Pendulum Through Interval Analysis and Set Inversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483185⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430402v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3280,571 +3280,571 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">Guaranteed Identification of Viscous Friction for a Nonlinear Inverted Pendulum Through Interval Analysis and Set Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, France. pp.3920-3926, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197925v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+                <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_24⟩</w:t>
+              <w:t xml:space="preserve">NSAD 2020: Proceedings of the 9th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual USA, France. pp.2-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3427762.3429453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035228v1</w:t>
+                <w:t xml:space="preserve">hal-03068260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSAD 2020: Proceedings of the 9th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3427762.3429453⟩</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.89-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41131-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068260v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Rousse</w:t>
+                <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.89-107, </w:t>
+              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41131-2_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199339v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCH-COMP20 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
               </w:r>
@@ -3958,519 +3958,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership computation of integrals with uncertain endpoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMTA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Castella village, Italy</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372387v1</w:t>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of integrals with interval endpoints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Set-membership computation of integrals with uncertain endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Versailles - Palaiseau, France</w:t>
+              <w:t xml:space="preserve">NUMTA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Castella village, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511927v1</w:t>
+                <w:t xml:space="preserve">hal-02372387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Cloud for Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of integrals with interval endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">SWIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Versailles - Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372155v1</w:t>
+                <w:t xml:space="preserve">hal-02511927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confidence-based Contractor, Propagation and Potential Cloud for Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+                <w:t xml:space="preserve">hal-02372155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable NonLinear Model-Predictive Control via Validated Simulation</w:t>
+                <w:t xml:space="preserve">Validated Runge-Kutta Methods for Initial Value Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, France. pp.609-614</w:t>
+              <w:t xml:space="preserve">ANODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992052v1</w:t>
+                <w:t xml:space="preserve">hal-01762196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Runge-Kutta Methods for Initial Value Problems</w:t>
+                <w:t xml:space="preserve">Reliable NonLinear Model-Predictive Control via Validated Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, France. pp.609-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762196v1</w:t>
+                <w:t xml:space="preserve">hal-01992052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
               </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Summer Workshop on Interval Methods (SWIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4921,585 +4921,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297273v1</w:t>
+                <w:t xml:space="preserve">hal-01383584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
+                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450917v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383584v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304012v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304292v1</w:t>
+                <w:t xml:space="preserve">hal-01297273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
+                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325068v1</w:t>
+                <w:t xml:space="preserve">hal-01450917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming</w:t>
               </w:r>
@@ -5561,51 +5561,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
+                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
@@ -5636,475 +5636,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371498v1</w:t>
+                <w:t xml:space="preserve">hal-01371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272513v1</w:t>
+                <w:t xml:space="preserve">hal-01371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
+                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164474v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111240v2</w:t>
+                <w:t xml:space="preserve">hal-01164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371484v1</w:t>
+                <w:t xml:space="preserve">hal-01111240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-Driven Robots with Wireless Control Capability for Pedagogical Illustration in Science</w:t>
               </w:r>
@@ -6166,217 +6166,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987425v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6388,204 +6388,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
+              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302504v1</w:t>
+                <w:t xml:space="preserve">hal-01316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">HSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316503v1</w:t>
+                <w:t xml:space="preserve">hal-01302504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6616,51 +6616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of classical and learning based approaches in task and motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Computation of Integrals with Uncertain Endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Çetin Kaya Koç. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7135,90 +7135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control synthesis using Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7700,151 +7700,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming (Extended version)</w:t>
+                <w:t xml:space="preserve">Sensitivity-based Heuristic for Guaranteed Global Optimization with Nonlinear Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992000v1</w:t>
+                <w:t xml:space="preserve">hal-02372316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity-based Heuristic for Guaranteed Global Optimization with Nonlinear Ordinary Differential Equations</w:t>
+                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372316v1</w:t>
+                <w:t xml:space="preserve">hal-01992000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of what DynIbex can do for you</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,51 +7980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8740,51 +8740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.315054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01697-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03747639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15080276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10173165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285729" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV173GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85288-6_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245994" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Govignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012939400003822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Si Larbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821670" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Largent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pribourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40616-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.315054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01697-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03747639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rauh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15080276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10173165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285177" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285729" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV173GK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85288-6_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245994" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Govignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012939400003822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Si Larbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821670" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Largent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pribourg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40616-5_13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>