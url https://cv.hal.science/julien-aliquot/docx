--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1343,398 +1343,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le miraculé de Baitokaikè et autres inscriptions religieuses de la Syrie côtière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+                <w:t xml:space="preserve">A Greek graffito from Wādī Rāǧil (northeast Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafe Harahsheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Hayajneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.103-124. </w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.313-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008058v1</w:t>
+                <w:t xml:space="preserve">hal-05008129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Greek graffito from Wādī Rāǧil (northeast Jordan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafe Harahsheh</w:t>
+                <w:t xml:space="preserve">Doves for the brave: a new military inscription from Umm al-Quṭṭayn, northeast Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archaeology and ‘Science Diplomacy’: From Colonial Empires to the Diplomacy of Influence (1842-2024), 101, pp.25-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.17513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hani Hayajneh</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.675-689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miraculé de Baitokaikè et autres inscriptions religieuses de la Syrie côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.313-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144600⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 137, pp.675-689</w:t>
+              <w:t xml:space="preserve">, 2023, 136, pp.489-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabil Bader</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jalabert dans ses œuvres épigraphiques entre la Syrie et l’Angleterre : en relisant l’inscription d’asylie de l’église Saint-Jean-Baptiste à Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.171-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04302462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Roman army in Provincia Arabia: old and new documents from Umm al-Jimāl (Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muaffaq Hazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Archaeology and ‘Science Diplomacy’: From Colonial Empires to the Diplomacy of Influence (1842-2024), 101, pp.25-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.17513⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 100, pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.15397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphic harvest at the Dead Sea: a bilingual Graeco-Aramaic inscription and other Christian epitaphs from Zoora in Palaestina Tertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1766,4782 +2012,4536 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.281-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.SEC.5.137285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’araméen en lettres grecques. Épigraphie et interférences linguistiques au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 136, pp.489-501</w:t>
+              <w:t xml:space="preserve">, 2022, 135, pp.576-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tombeau romain de Bayt Ras (Jordanie) et la fondation de la cité de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.221.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Roman army in Provincia Arabia: old and new documents from Umm al-Jimāl (Jordan)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muaffaq Hazza</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb inscrit de Saint-Couat-d’Aude (Aude) : des pérégrins sur le territoire de Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03637268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan: an addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.665-667</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment d’inscription latine de Perly (Perly-Certoux, GE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2673-2963.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03254850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.598-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’épitaphes latines de la nécropole orientale de Béryte (Beyrouth, MDWR168)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Christian epitaphs from Charakmoba and the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palestine Exploration Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00310328.2020.1712834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une église de garnison en Syrie Seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komait Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.501-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03326429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The church of Saint John the Baptist in Riḥāb (Jordan): epigraphy and history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59-60, pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme grecque du tombeau de Maiorinus à Buṣr al-Ḥarīri (Syrie du Sud). Poésie funéraire et prosopographie dans la province romaine d’Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100, pp.193-210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 96, pp.435-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth : une petite Rome en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles inscriptions romaines et byzantines de Béryte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.333-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Bérytiens à Kourion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cchyp.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin épigraphique 2019, 132 (2), pp.605-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02498814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliopolitan Capitolia: From Greek games to Christian pilgrimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion in the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/rre-2019-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deir el-Qalaa : un sanctuaire rural près de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Hawley</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2018 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.673-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2018.8589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regio Parhalia. Genèse et administration d’un district domanial de la Syrie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.6223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un professeur de lettres chrétien au pays de Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stèle funéraire d'Antioche au musée archéologique de Viuz-Faverges (Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.441-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.7661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2017 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber-Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek inscriptions in the Jordan Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.341-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2016 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2016.8422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un duc d’Orient en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines du musée de l’American University of Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.149-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note épigraphique sur deux cuves baptismales de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Orontica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12-13, pp.117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour au pays natal : l’épitaphe d’un bénéficiaire du gouverneur du Diospont en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 20, pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2015.3054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East of the via nova in Roman Arabia: Two Tetrarchic milestones from Northern Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...973 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 96, pp.435-444</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 92, pp.361-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.3095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beyrouth : une petite Rome en Orient</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouverneur et le juriste : l’inscription de Béryte en l’honneur du consulaire Appius Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2015.1845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...522 lines deleted...]
-                <w:t xml:space="preserve">Regio Parhalia. Genèse et administration d’un district domanial de la Syrie romaine</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Kaizer, Margherita Facella (éd.), Kingdoms and principalities in the Near East (Oriens et Occidens 19), Stuttgart, Franz Steiner Verlag, 2010, 453 p., ISBN : 978-3-515-09715-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.121-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.6223⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 91, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un professeur de lettres chrétien au pays de Moab</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Zéla à Béryte avec un soldat de la première cohorte pontique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvain Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Byzantine inscribed tombstones from the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.149-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions de Jérusalem romaine et byzantine. À propos d’un corpus récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle inscription latine de la colonia Iulia Equestris et un ensemble de blocs architecturaux romains trouvés à Carouge GE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire d’archéologie suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois poids romains de Gabala (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de parcours : une épitaphe d’Émèse et le sort de Damascius au retour de Perse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (1), pp.331-340</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18, pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2013.2467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lempereur</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconquête byzantine de la Syrie à la lumière des sources épigraphiques : autour de Balāṭunus (Qal‘at Mehelbé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaza Aleksidzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.175-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2012.4978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Ovadiah, Asher - Turnheim, Yehudit : Roman temples, shrines and temene in Israel. pp. XII-155 di testo - 128 tavole B/N, ISBN 88-7689-258-5; Prezzo: Euro 180,00 [Supplementi alla RDA, 30] (G. Bretschneider Editore, Roma 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (11.14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Anne Myers, The Ituraeans and the Roman Near East. Reassessing the Sources, Cambridge University Press (Society for New Testament Studies, Monograph Series 147), Cambridge (2010), xv-216 p., ill., index, 23 cm, relié. ISBN 978-0-521-51887-1 (55 euros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.701-705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription du tombeau romain de Siyanou (Syrie côtière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mosaïque inscrite de la Syrie côtière et le site de Pasieria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172, pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laodicée-sur-mer et les fondations de l'empereur Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of T. Corey BRENNAN, Harriet I. FLOWER, East and west: Papers in ancient history presented to Glen W. Bowersock. Loeb classical monographs, London: Harvard University Press, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des bétyles : l’excursion du philosophe Damascius à Émèse et à Héliopolis du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.305-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2010.1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Damascius et des néoplatoniciens au Proche-Orient : cultes et légendes de la Damascène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (2), pp.363-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle citation du Psaume 90 sur un bracelet de la région de Gabala (Jablé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.441-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.7661⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 87, pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...1862 lines deleted...]
-                <w:t xml:space="preserve">L’inscription du tombeau romain de Siyanou (Syrie côtière)</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission épigraphique de la Syrie côtière (IGLS) : rapport 2007-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.197-198</w:t>
+              <w:t xml:space="preserve">, 2010, 4, pp.263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591257v1</w:t>
-              </w:r>
-[...434 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercure au Liban</w:t>
               </w:r>
@@ -7802,51 +7802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015. Colloque international d’épigraphie grecque et latine proche-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Fourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.128-130, 2025</w:t>
@@ -8015,51 +8015,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orient romain (Asie Mineure et Syrie)</w:t>
+                <w:t xml:space="preserve">Les sanctuaires et la fiscalité dans l’Orient romain : regards croisés sur l’Asie Mineure et la Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
@@ -8072,239 +8072,239 @@
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.416-423, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
+              <w:t xml:space="preserve">, pp.211-242, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03892640v1</w:t>
+                <w:t xml:space="preserve">halshs-03892637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le soleil de la Bekaa : Héliopolis du Liban et ses sanctuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Brugerolles; Corisande Evesque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baalbek, le grand voyage au Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Beaux-Arts de Paris, pp.5-24, 2022, Carnets d’études, 978-2-84056-859-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ted Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A companion to the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and sons, pp.249-258, 2022, Blackwell companions to the ancient world, 978-1-4443-3982-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires et la fiscalité dans l’Orient romain : regards croisés sur l’Asie Mineure et la Syrie</w:t>
+                <w:t xml:space="preserve">Orient romain (Asie Mineure et Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
@@ -8317,69 +8317,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-242, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
+              <w:t xml:space="preserve">, pp.416-423, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03892637v1</w:t>
+                <w:t xml:space="preserve">halshs-03892640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Chalcis</w:t>
               </w:r>
@@ -8757,51 +8757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Greek inscriptions from Dafyāna in North-East Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8846,50 +8846,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un dieu dans la famille : recherches épigraphiques sur le culte des morts au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Dominique Nenna; Sandrine Huber; William Van Andringa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Centre d’Études Alexandrines, pp.219-231, 2018, Études Alexandrines, 978-2-490-12802-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêtres païens de la Syrie hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coulon; Pierre-Louis Gatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le clergé dans les sociétés antiques. Statut et recrutement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-227, 2018, Alpha, 978-2-271-08205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01854030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cimetière sous la dune. Inscriptions grecques de la nécropole de ‘Azār dans la pérée d’Arados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Luis Montero Fenollós; Michel Al-Maqdissi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux archéologues au Proche-Orient à la recherche de l’homme. Textes réunis à la mémoire de Nassib Saliby et Emilio Olávarri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Luso-Gallega de Estudios Mesopotámicos, pp.27-38, 2018, Studia Orontica, Bibliotheca Euphratica, Supplementa 1, 978-84-697-9985-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8915,1244 +9160,999 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.181-183, 2018, Topoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...243 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Tyriens parlent aux Delphiens</w:t>
+                <w:t xml:space="preserve">La dédicace de Lepcis Magna à Tyr et les images de la ville antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-29, 2017, 978-2-35159-733-0</w:t>
+              <w:t xml:space="preserve">, pp.79-86, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707724v1</w:t>
+                <w:t xml:space="preserve">halshs-01707730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dédicace de Lepcis Magna à Tyr et les images de la ville antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-86, 2017, 978-2-35159-733-0</w:t>
+              <w:t xml:space="preserve">, Presses de l’Ifpo; Presses de l’Université Saint-Joseph, pp.7-11, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707730v1</w:t>
+                <w:t xml:space="preserve">halshs-03326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+                <w:t xml:space="preserve">Les Tyriens parlent aux Delphiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’Ifpo; Presses de l’Université Saint-Joseph, pp.7-11, 2017, 978-2-35159-733-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-29, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03326466v1</w:t>
+                <w:t xml:space="preserve">halshs-01707724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bateaux sur l’Oronte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Parayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d’Ebla à l’époque médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-228, 2016, Syria, Supplément, 978-2-35159-725-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domaine d’Untel. Toponymie et propriété foncière dans le Proche-Orient romain et protobyzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Lerouxel; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétaires et citoyens dans l’Orient romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-138, 2016, Scripta Antiqua, 978-2-35613-152-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dominique Parayre. </w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d’Ebla à l’époque médiévale</w:t>
+              <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.5-7, 2015, Topoi, Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laodicean on Mount Casius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Blömer; Achim Lichtenberger; Rubina Raja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious identities in the Levant from Alexander to Muhammed. Continuity and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-228, 2016, Syria, Supplément, 978-2-35159-725-5</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-167, 2015, Contextualizing the sacred, 978-2-503-54445-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibulus, fondateur de Byblos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.355-365, 2015, Topoi, Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pont médiéval et le forum de Nyon en pièces détachées à Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie genevoise 2012-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-38, 2015, Patrimoine et architecture, Série archéologie, 978-2-88474-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culte des saints et rivalités civiques en Phénicie à l’époque protobyzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Picard, pp.117-138, 2015, Textes, images et monuments de l’Antiquité au haut Moyen Âge, 978-2-7084-1004-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fête au village : un nouveau regard sur le culte de Balmarcod à Deir el-Qalaa (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Doumet-Serhal; Anne-Marie Maïla-Afeiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cult and ritual on the Levantine coast and its impact on the eastern Mediterranean realm. Proceedings of the international symposium, Beirut 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Ministère de la Culture, Direction Générale des Antiquités, pp.539-557, 2015, Bulletin d’archéologie et d’architecture libanaises, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708769v1</w:t>
-              </w:r>
-[...424 lines deleted...]
-                <w:t xml:space="preserve">halshs-01708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultes isiaques et le pouvoir dans la Tétrapole syrienne</w:t>
               </w:r>
@@ -10597,272 +10597,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45. Travaux dans un sanctuaire de Leucothéa</w:t>
+                <w:t xml:space="preserve">Histoire et épigraphie de la Gaulanitide : le cas de Mashara (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The history and antiquities of Al-Golan. The international colloquium 2007-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture, pp.129-137, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">54. “Sans chagrin, salut !” : une épitaphe hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-193, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591207v1</w:t>
+                <w:t xml:space="preserve">halshs-00591262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">54. “Sans chagrin, salut !” : une épitaphe hellénistique</w:t>
+                <w:t xml:space="preserve">45. Travaux dans un sanctuaire de Leucothéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.192-193, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
+              <w:t xml:space="preserve">, pp.164-167, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00591262v1</w:t>
+                <w:t xml:space="preserve">halshs-00591261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaries and villages on Mt Hermon during the Roman period</w:t>
               </w:r>
@@ -11308,51 +11308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique. Nouvelles configurations politiques, territoriales, économiques et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, 2015, Topoi, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11689,51 +11689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D818B7"/>
+    <w:nsid w:val="3899EF7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11920,51 +11920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>