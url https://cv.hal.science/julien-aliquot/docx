--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -2156,50 +2156,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un tombeau romain de Bayt Ras (Jordanie) et la fondation de la cité de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.221.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bulletin épigraphique 2022 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2212,161 +2316,57 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.576-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03957255v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-03724040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
               </w:r>
@@ -2454,4962 +2454,4962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03637268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un plomb inscrit de Saint-Couat-d’Aude (Aude) : des pérégrins sur le territoire de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78, pp.219-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03554611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan: an addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.665-667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment d’inscription latine de Perly (Perly-Certoux, GE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2673-2963.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03254850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 134 (2), pp.625-636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.598-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan: an addition</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’épitaphes latines de la nécropole orientale de Béryte (Beyrouth, MDWR168)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Christian epitaphs from Charakmoba and the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palestine Exploration Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00310328.2020.1712834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une église de garnison en Syrie Seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komait Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.501-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03326429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The church of Saint John the Baptist in Riḥāb (Jordan): epigraphy and history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59-60, pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme grecque du tombeau de Maiorinus à Buṣr al-Ḥarīri (Syrie du Sud). Poésie funéraire et prosopographie dans la province romaine d’Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth : une petite Rome en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Bérytiens à Kourion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cchyp.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin épigraphique 2019, 132 (2), pp.605-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02498814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliopolitan Capitolia: From Greek games to Christian pilgrimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion in the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/rre-2019-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles inscriptions romaines et byzantines de Béryte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.333-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deir el-Qalaa : un sanctuaire rural près de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2018 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.673-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2018.8589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un professeur de lettres chrétien au pays de Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regio Parhalia. Genèse et administration d’un district domanial de la Syrie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.6223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stèle funéraire d'Antioche au musée archéologique de Viuz-Faverges (Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.441-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.7661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2017 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romel Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber-Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60, pp.665-667</w:t>
+              <w:t xml:space="preserve">, 2017, 58, pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek inscriptions in the Jordan Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Genequand</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.341-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un duc d’Orient en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2016 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (2), pp.598-608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 129, pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2016.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fragments d’épitaphes latines de la nécropole orientale de Béryte (Beyrouth, MDWR168)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines du musée de l’American University of Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.149-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East of the via nova in Roman Arabia: Two Tetrarchic milestones from Northern Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.361-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.3095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note épigraphique sur deux cuves baptismales de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Orontica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12-13, pp.117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour au pays natal : l’épitaphe d’un bénéficiaire du gouverneur du Diospont en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2015.3054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouverneur et le juriste : l’inscription de Béryte en l’honneur du consulaire Appius Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2015.1845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Kaizer, Margherita Facella (éd.), Kingdoms and principalities in the Near East (Oriens et Occidens 19), Stuttgart, Franz Steiner Verlag, 2010, 453 p., ISBN : 978-3-515-09715-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Zéla à Béryte avec un soldat de la première cohorte pontique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvain Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Byzantine inscribed tombstones from the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.149-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions de Jérusalem romaine et byzantine. À propos d’un corpus récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle inscription latine de la colonia Iulia Equestris et un ensemble de blocs architecturaux romains trouvés à Carouge GE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire d’archéologie suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois poids romains de Gabala (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de parcours : une épitaphe d’Émèse et le sort de Damascius au retour de Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2013.2467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconquête byzantine de la Syrie à la lumière des sources épigraphiques : autour de Balāṭunus (Qal‘at Mehelbé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaza Aleksidzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.175-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2012.4978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Anne Myers, The Ituraeans and the Roman Near East. Reassessing the Sources, Cambridge University Press (Society for New Testament Studies, Monograph Series 147), Cambridge (2010), xv-216 p., ill., index, 23 cm, relié. ISBN 978-0-521-51887-1 (55 euros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.701-705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Ovadiah, Asher - Turnheim, Yehudit : Roman temples, shrines and temene in Israel. pp. XII-155 di testo - 128 tavole B/N, ISBN 88-7689-258-5; Prezzo: Euro 180,00 [Supplementi alla RDA, 30] (G. Bretschneider Editore, Roma 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (11.14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription du tombeau romain de Siyanou (Syrie côtière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mosaïque inscrite de la Syrie côtière et le site de Pasieria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172, pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laodicée-sur-mer et les fondations de l'empereur Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of T. Corey BRENNAN, Harriet I. FLOWER, East and west: Papers in ancient history presented to Glen W. Bowersock. Loeb classical monographs, London: Harvard University Press, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle citation du Psaume 90 sur un bracelet de la région de Gabala (Jablé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Damascius et des néoplatoniciens au Proche-Orient : cultes et légendes de la Damascène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (2), pp.363-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des bétyles : l’excursion du philosophe Damascius à Émèse et à Héliopolis du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.305-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2010.1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission épigraphique de la Syrie côtière (IGLS) : rapport 2007-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.263-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur la dédicace grecque de Qasr Hammara (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.73-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercure au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.241-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2009.2303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antiquités de Deir el-Qalaa (Liban) dans les archives du Père Sébastien Ronzevalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.75-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire d'Ain el-Fijé et le culte du Barada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'eau dans la ville antique, 85, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora damascène aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51-52, pp.77-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burqush-Barkousa : du village à la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60, pp.241-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace grecque d'Ain el-Fijé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49-50, pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes locaux et traditions hellénisantes du Proche-Orient : à propos de Leucothéa et de Mélicerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2006.2155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vallée d'Adonis : à propos de Yanouh et le Nahr Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques du tombeau de Salkhad (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47-48, pp.179-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, l'hellénisme et les traditions du Proche-Orient : les “genres impurs” de Kevin Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14-15, pp.193-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et antiquités de Haloua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.162</w:t>
+              <w:t xml:space="preserve">, 2004, 8, pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...4342 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306494v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00306493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aegyptiaca et isiaca de la Phénicie et du Liban aux époques hellénistique et romaine</w:t>
               </w:r>
@@ -7603,223 +7603,296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Lagides à Tyr au temps de la bataille de Raphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dan Dana; Csaba A. La’da. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armée lagide et interactions culturelles : nouvelles sources, nouvelles approches. Actes de la journée d’étude de Lyon (17 novembre 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.53-65, 2026, Philippika, 978-3-447-12358-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mount Hermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.781-794, 2025, 978-0-19-085815-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman colonies in the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.261-276, 2025, 978-0-19-085815-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015. Colloque international d’épigraphie grecque et latine proche-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7839,869 +7912,869 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Fourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.128-130, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrice et la cité : une statue en l’honneur d’Ardabourios le Jeune à Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Sylvain Destephen; Avshalom Laniado; Catherine Saliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Denis Feissel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis du Centre d’histoire et civilisation de Byzance, pp.1-19, 2024, Travaux et mémoires 28, 978-2-916716-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and power in Hellenistic Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Ameling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der historische und kulturelle Kontext der Septuaginta / The historical and cultural context of the Septuagint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gütersloher Verlagshaus, pp.262-278, 2024, Handbuch zur Septuaginta / Handbook of the Septuagint, 978-3-579-08102-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires et la fiscalité dans l’Orient romain : regards croisés sur l’Asie Mineure et la Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-242, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03892637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le soleil de la Bekaa : Héliopolis du Liban et ses sanctuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Brugerolles; Corisande Evesque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baalbek, le grand voyage au Liban</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Beaux-Arts de Paris, pp.5-24, 2022, Carnets d’études, 978-2-84056-859-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03835745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ted Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A companion to the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and sons, pp.249-258, 2022, Blackwell companions to the ancient world, 978-1-4443-3982-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orient romain (Asie Mineure et Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.416-423, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03892640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Chalcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Odile Rousset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie) de l’âge du Bronze à l’époque mamelouke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-28, 2021, Archéologie(s) 6, Qinnasrin, 978-2-35668-167-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOM Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03517002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port of Astronoe in Tyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tyre, Sidon, and Byblos: three global harbors of the ancient world: proceedings of the international symposium, Bristol, 25-29 October, Beirut 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Ministère de la Culture, Direction Générale des Antiquités, pp.61-70, 2020, Bulletin d’archéologie et d’architecture libanaises, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03835979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenicia in the Roman Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolina López-Ruiz; Brian R. Doak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of the Phoenician and Punic Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.111-124, 2019, 978-0-19-049934-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190499341.013.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190499341.013.9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02266386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite Rome de l’Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyrouth, histoire d’une renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, juin-juillet, Sophia Publications, pp.28-31, 2019, Historia, hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryte et Sidon : deux études d’épigraphie libanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8721,241 +8794,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel Chatonnet; Emmanuelle Capet; Éric Gubel; Carole Roche-Hawley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de pleine lune sur Amurru. Mélanges offerts à Leila Badre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geuthner, pp.31-48, 2019, 978-2-7053-4027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Greek inscriptions from Dafyāna in North-East Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics in archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Department of Antiquities</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-50, 2019, Studies in the archeology and history of Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Department of Antiquities</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02445231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dieu dans la famille : recherches épigraphiques sur le culte des morts au Proche-Orient sous l’Empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna; Sandrine Huber; William Van Andringa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Centre d’Études Alexandrines, pp.219-231, 2018, Études Alexandrines, 978-2-490-12802-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prêtres païens de la Syrie hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8965,169 +9038,169 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coulon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le clergé dans les sociétés antiques. Statut et recrutement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-227, 2018, Alpha, 978-2-271-08205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01854030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière sous la dune. Inscriptions grecques de la nécropole de ‘Azār dans la pérée d’Arados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Luis Montero Fenollós; Michel Al-Maqdissi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux archéologues au Proche-Orient à la recherche de l’homme. Textes réunis à la mémoire de Nassib Saliby et Emilio Olávarri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Luso-Gallega de Estudios Mesopotámicos, pp.27-38, 2018, Studia Orontica, Bibliotheca Euphratica, Supplementa 1, 978-84-697-9985-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01796669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9160,73 +9233,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.181-183, 2018, Topoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dédicace de Lepcis Magna à Tyr et les images de la ville antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9246,73 +9319,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-86, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9345,73 +9418,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Ifpo; Presses de l’Université Saint-Joseph, pp.7-11, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tyriens parlent aux Delphiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9431,925 +9504,925 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-29, 2017, 978-2-35159-733-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine d’Untel. Toponymie et propriété foncière dans le Proche-Orient romain et protobyzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Lerouxel; Anne-Valérie Pont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétaires et citoyens dans l’Orient romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-138, 2016, Scripta Antiqua, 978-2-35613-152-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bateaux sur l’Oronte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Parayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d’Ebla à l’époque médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-228, 2016, Syria, Supplément, 978-2-35159-725-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">François Lerouxel; Anne-Valérie Pont. </w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laodicean on Mount Casius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Blömer; Achim Lichtenberger; Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriétaires et citoyens dans l’Orient romain</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-138, 2016, Scripta Antiqua, 978-2-35613-152-2</w:t>
+              <w:t xml:space="preserve">Religious identities in the Levant from Alexander to Muhammed. Continuity and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-167, 2015, Contextualizing the sacred, 978-2-503-54445-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.5-7, 2015, Topoi, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pont médiéval et le forum de Nyon en pièces détachées à Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religious identities in the Levant from Alexander to Muhammed. Continuity and change</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-167, 2015, Contextualizing the sacred, 978-2-503-54445-8</w:t>
+              <w:t xml:space="preserve">Archéologie genevoise 2012-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-38, 2015, Patrimoine et architecture, Série archéologie, 978-2-88474-367-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibulus, fondateur de Byblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.355-365, 2015, Topoi, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culte des saints et rivalités civiques en Phénicie à l’époque protobyzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Picard, pp.117-138, 2015, Textes, images et monuments de l’Antiquité au haut Moyen Âge, 978-2-7084-1004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fête au village : un nouveau regard sur le culte de Balmarcod à Deir el-Qalaa (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Doumet-Serhal; Anne-Marie Maïla-Afeiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cult and ritual on the Levantine coast and its impact on the eastern Mediterranean realm. Proceedings of the international symposium, Beirut 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Ministère de la Culture, Direction Générale des Antiquités, pp.539-557, 2015, Bulletin d’archéologie et d’architecture libanaises, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultes isiaques et le pouvoir dans la Tétrapole syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Miguel John Versluys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, politics, and the cults of Isis. Proceedings of the Vth International conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-146, 2014, Religions in the Graeco-Roman World, 978-90-04-27827-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004278271_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Brill</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01709324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la Grèce et Rome : les cultes du Liban d’Alexandre à Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Maïla-Afeiche; Marielle Martiniani-Reber; Marc-André Haldimann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascination du Liban. Soixante siècles d’histoire de religions, d’art et d’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-104, 2012, 978-88-572-1568-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skira</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01709381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tyriens dans le monde romain, d’Auguste à Dioclétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10369,73 +10442,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-115, 2011, 978-2-35159-184-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10481,477 +10554,477 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-12, 2011, 978-2-35159-184-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Deir el-Qalaa et les travaux du P. Sébastien Ronzevalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lévon Nordiguian; May Semaan Seigneurie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits photographiques d'Orient réalisés par des Jésuites en mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-143, 2010, 978-9953-455-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université Saint-Joseph</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00591259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et épigraphie de la Gaulanitide : le cas de Mashara (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The history and antiquities of Al-Golan. The international colloquium 2007-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture, pp.129-137, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54. “Sans chagrin, salut !” : une épitaphe hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-193, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00591262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45. Travaux dans un sanctuaire de Leucothéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.164-167, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaries and villages on Mt Hermon during the Roman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ted Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The variety of local religious life in the Near East in the Hellenistic and Roman periods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 164, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-96, 2008, Religions in the Graeco-Roman World, 9789004167353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/ej.9789004167353.i-396.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,223 +11034,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayt Rās Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehad Haron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Al-Adarbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Lash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Al-Batayneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Delmonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference on the history and archaeology of Jordan (ICHAJ 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Florence, Italy. pp.803-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03788501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de Χρυσόστομος et d’autres anthroponymes tirés de στόμα</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth international conference on patristic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Oxford, Royaume-Uni. pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11187,91 +11260,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie et histoire du Proche-Orient d’Alexandre à l’Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE (PSL), Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04820003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11281,111 +11354,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique. Nouvelles configurations politiques, territoriales, économiques et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, 2015, Topoi, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11395,51 +11468,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11468,73 +11541,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), pp.181-368, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11563,65 +11636,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.11-198, 2016, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11689,51 +11762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3899EF7C"/>
+    <w:nsid w:val="2A581E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11920,51 +11993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05612785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>