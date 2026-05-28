--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1010,51 +1010,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1343,50 +1343,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Doves for the brave: a new military inscription from Umm al-Quṭṭayn, northeast Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archaeology and ‘Science Diplomacy’: From Colonial Empires to the Diplomacy of Influence (1842-2024), 101, pp.25-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.17513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.675-689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Greek graffito from Wādī Rāǧil (northeast Jordan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafe Harahsheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1398,6228 +1571,6124 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hayajneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.313-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éparpillées façon puzzle : les stèles funéraires d’Antioche sur l’Oronte dans les musées et les collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.319-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miraculé de Baitokaikè et autres inscriptions religieuses de la Syrie côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jalabert dans ses œuvres épigraphiques entre la Syrie et l’Angleterre : en relisant l’inscription d’asylie de l’église Saint-Jean-Baptiste à Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.171-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04302462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.489-501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Roman army in Provincia Arabia: old and new documents from Umm al-Jimāl (Jordan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muaffaq Hazza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.15397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigraphic harvest at the Dead Sea: a bilingual Graeco-Aramaic inscription and other Christian epitaphs from Zoora in Palaestina Tertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsarairah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.281-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SEC.5.137285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tombeau romain de Bayt Ras (Jordanie) et la fondation de la cité de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.221.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.576-585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’araméen en lettres grecques. Épigraphie et interférences linguistiques au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03637268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb inscrit de Saint-Couat-d’Aude (Aude) : des pérégrins sur le territoire de Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan: an addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.665-667</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment d’inscription latine de Perly (Perly-Certoux, GE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2673-2963.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03254850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’épitaphes latines de la nécropole orientale de Béryte (Beyrouth, MDWR168)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.598-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Christian epitaphs from Charakmoba and the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palestine Exploration Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (1), pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00310328.2020.1712834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une église de garnison en Syrie Seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komait Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et mémoires, Collège de France, Centre de recherche d'histoire et civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.501-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03326429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The church of Saint John the Baptist in Riḥāb (Jordan): epigraphy and history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59-60, pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux Bérytiens à Kourion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cchyp.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bulletin épigraphique 2019, 132 (2), pp.605-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02498814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliopolitan Capitolia: From Greek games to Christian pilgrimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion in the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/rre-2019-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles inscriptions romaines et byzantines de Béryte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.333-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme grecque du tombeau de Maiorinus à Buṣr al-Ḥarīri (Syrie du Sud). Poésie funéraire et prosopographie dans la province romaine d’Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.435-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyrouth : une petite Rome en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deir el-Qalaa : un sanctuaire rural près de Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un professeur de lettres chrétien au pays de Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regio Parhalia. Genèse et administration d’un district domanial de la Syrie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.6223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2018 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.673-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2018.8589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stèle funéraire d'Antioche au musée archéologique de Viuz-Faverges (Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.441-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.7661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2017 : Syrie, Phénicie, Palestine, Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman antiquities from al-Qunayyah, Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romel Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber-Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek inscriptions in the Jordan Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/j.sec.5.144600⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.341-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nabil Bader</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Archaeology and ‘Science Diplomacy’: From Colonial Empires to the Diplomacy of Influence (1842-2024), 101, pp.25-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.17513⟩</w:t>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un duc d’Orient en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2016 : Syrie, Phénicie, Palestine, Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 137, pp.675-689</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 129, pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2016.8422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines du musée de l’American University of Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.149-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Syrie, Phénicie, Palestine, Arabie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">East of the via nova in Roman Arabia: Two Tetrarchic milestones from Northern Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.361-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.3095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note épigraphique sur deux cuves baptismales de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Orontica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12-13, pp.117-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour au pays natal : l’épitaphe d’un bénéficiaire du gouverneur du Diospont en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2015.3054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouverneur et le juriste : l’inscription de Béryte en l’honneur du consulaire Appius Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2015.1845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Kaizer, Margherita Facella (éd.), Kingdoms and principalities in the Near East (Oriens et Occidens 19), Stuttgart, Franz Steiner Verlag, 2010, 453 p., ISBN : 978-3-515-09715-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Zéla à Béryte avec un soldat de la première cohorte pontique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvain Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Byzantine inscribed tombstones from the Land of Moab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maria Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.149-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions de Jérusalem romaine et byzantine. À propos d’un corpus récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle inscription latine de la colonia Iulia Equestris et un ensemble de blocs architecturaux romains trouvés à Carouge GE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire d’archéologie suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois poids romains de Gabala (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de parcours : une épitaphe d’Émèse et le sort de Damascius au retour de Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2013.2467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconquête byzantine de la Syrie à la lumière des sources épigraphiques : autour de Balāṭunus (Qal‘at Mehelbé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaza Aleksidzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.175-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rebyz.2012.4978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Anne Myers, The Ituraeans and the Roman Near East. Reassessing the Sources, Cambridge University Press (Society for New Testament Studies, Monograph Series 147), Cambridge (2010), xv-216 p., ill., index, 23 cm, relié. ISBN 978-0-521-51887-1 (55 euros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.701-705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis Jalabert dans ses œuvres épigraphiques entre la Syrie et l’Angleterre : en relisant l’inscription d’asylie de l’église Saint-Jean-Baptiste à Damas</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Ovadiah, Asher - Turnheim, Yehudit : Roman temples, shrines and temene in Israel. pp. XII-155 di testo - 128 tavole B/N, ISBN 88-7689-258-5; Prezzo: Euro 180,00 [Supplementi alla RDA, 30] (G. Bretschneider Editore, Roma 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (11.14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription du tombeau romain de Siyanou (Syrie côtière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laodicée-sur-mer et les fondations de l'empereur Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of T. Corey BRENNAN, Harriet I. FLOWER, East and west: Papers in ancient history presented to Glen W. Bowersock. Loeb classical monographs, London: Harvard University Press, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mosaïque inscrite de la Syrie côtière et le site de Pasieria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172, pp.151-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des bétyles : l’excursion du philosophe Damascius à Émèse et à Héliopolis du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.305-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ccgg.2010.1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas de Damascius et des néoplatoniciens au Proche-Orient : cultes et légendes de la Damascène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (2), pp.363-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle citation du Psaume 90 sur un bracelet de la région de Gabala (Jablé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.277-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission épigraphique de la Syrie côtière (IGLS) : rapport 2007-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.263-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur la dédicace grecque de Qasr Hammara (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.171-198</w:t>
+              <w:t xml:space="preserve">, 2009, 18, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Roman army in Provincia Arabia: old and new documents from Umm al-Jimāl (Jordan)</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercure au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.241-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2009.2303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antiquités de Deir el-Qalaa (Liban) dans les archives du Père Sébastien Ronzevalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.75-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire d'Ain el-Fijé et le culte du Barada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muaffaq Hazza</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100, pp.193-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.15397⟩</w:t>
+              <w:t xml:space="preserve">, 2008, L'eau dans la ville antique, 85, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora damascène aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51-52, pp.77-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace grecque d'Ain el-Fijé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49-50, pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burqush-Barkousa : du village à la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60, pp.241-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes locaux et traditions hellénisantes du Proche-Orient : à propos de Leucothéa et de Mélicerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 14, pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2006.2155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vallée d'Adonis : à propos de Yanouh et le Nahr Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.125-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, pp.576-585</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques du tombeau de Salkhad (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47-48, pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, l'hellénisme et les traditions du Proche-Orient : les “genres impurs” de Kevin Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14-15, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et antiquités de Haloua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.301-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aegyptiaca et isiaca de la Phénicie et du Liban aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81, pp.201-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.2004.7785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.665-667</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ituréens et la présence arabe au Liban du IIe siècle a.C. au IVe siècle p.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.161-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00304315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucothéa de Segeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79, pp.231-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...4791 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7629,3402 +7698,3402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lagides à Tyr au temps de la bataille de Raphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Dana; Csaba A. La’da. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée lagide et interactions culturelles : nouvelles sources, nouvelles approches. Actes de la journée d’étude de Lyon (17 novembre 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.53-65, 2026, Philippika, 978-3-447-12358-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05612785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mount Hermon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.781-794, 2025, 978-0-19-085815-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman colonies in the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford handbook of the Hellenistic and Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.261-276, 2025, 978-0-19-085815-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015. Colloque international d’épigraphie grecque et latine proche-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Fourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.128-130, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrice et la cité : une statue en l’honneur d’Ardabourios le Jeune à Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Sylvain Destephen; Avshalom Laniado; Catherine Saliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Denis Feissel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis du Centre d’histoire et civilisation de Byzance, pp.1-19, 2024, Travaux et mémoires 28, 978-2-916716-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion and power in Hellenistic Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Ameling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der historische und kulturelle Kontext der Septuaginta / The historical and cultural context of the Septuagint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gütersloher Verlagshaus, pp.262-278, 2024, Handbuch zur Septuaginta / Handbook of the Septuagint, 978-3-579-08102-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctuaires et la fiscalité dans l’Orient romain : regards croisés sur l’Asie Mineure et la Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-242, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03892637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le soleil de la Bekaa : Héliopolis du Liban et ses sanctuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Brugerolles; Corisande Evesque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baalbek, le grand voyage au Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Beaux-Arts de Paris, pp.5-24, 2022, Carnets d’études, 978-2-84056-859-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ted Kaizer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to the Hellenistic and Roman Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and sons, pp.249-258, 2022, Blackwell companions to the ancient world, 978-1-4443-3982-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orient romain (Asie Mineure et Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Marcellesi; Anne-Valérie Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-242, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
+              <w:t xml:space="preserve">, pp.416-423, 2022, Religions dans l’histoire, 979-10-231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 55, Beaux-Arts de Paris, pp.5-24, 2022, Carnets d’études, 978-2-84056-859-9</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03892640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Chalcis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Odile Rousset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie) de l’âge du Bronze à l’époque mamelouke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-28, 2021, Archéologie(s) 6, Qinnasrin, 978-2-35668-167-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lebanon</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The port of Astronoe in Tyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tyre, Sidon, and Byblos: three global harbors of the ancient world: proceedings of the international symposium, Bristol, 25-29 October, Beirut 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Ministère de la Culture, Direction Générale des Antiquités, pp.61-70, 2020, Bulletin d’archéologie et d’architecture libanaises, Hors-Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoenicia in the Roman Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolina López-Ruiz; Brian R. Doak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford handbook of the Phoenician and Punic Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.111-124, 2019, 978-0-19-049934-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190499341.013.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La petite Rome de l’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyrouth, histoire d’une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, juin-juillet, Sophia Publications, pp.28-31, 2019, Historia, hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béryte et Sidon : deux études d’épigraphie libanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Briquel Chatonnet; Emmanuelle Capet; Éric Gubel; Carole Roche-Hawley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de pleine lune sur Amurru. Mélanges offerts à Leila Badre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.31-48, 2019, 978-2-7053-4027-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Greek inscriptions from Dafyāna in North-East Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulqader Al-Husan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics in archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Department of Antiquities</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-50, 2019, Studies in the archeology and history of Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêtres païens de la Syrie hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coulon; Pierre-Louis Gatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le clergé dans les sociétés antiques. Statut et recrutement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-227, 2018, Alpha, 978-2-271-08205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01854030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dieu dans la famille : recherches épigraphiques sur le culte des morts au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Dominique Nenna; Sandrine Huber; William Van Andringa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Centre d’Études Alexandrines, pp.219-231, 2018, Études Alexandrines, 978-2-490-12802-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cimetière sous la dune. Inscriptions grecques de la nécropole de ‘Azār dans la pérée d’Arados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Luis Montero Fenollós; Michel Al-Maqdissi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux archéologues au Proche-Orient à la recherche de l’homme. Textes réunis à la mémoire de Nassib Saliby et Emilio Olávarri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Luso-Gallega de Estudios Mesopotámicos, pp.27-38, 2018, Studia Orontica, Bibliotheca Euphratica, Supplementa 1, 978-84-697-9985-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.181-183, 2018, Topoi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace de Lepcis Magna à Tyr et les images de la ville antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-86, 2017, 978-2-35159-733-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Ifpo; Presses de l’Université Saint-Joseph, pp.7-11, 2017, 978-2-35159-733-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03326466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tyriens parlent aux Delphiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources de l’histoire de Tyr II. Textes et images de l’Antiquité et du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-29, 2017, 978-2-35159-733-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine d’Untel. Toponymie et propriété foncière dans le Proche-Orient romain et protobyzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Lerouxel; Anne-Valérie Pont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétaires et citoyens dans l’Orient romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-138, 2016, Scripta Antiqua, 978-2-35613-152-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bateaux sur l’Oronte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Parayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d’Ebla à l’époque médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-228, 2016, Syria, Supplément, 978-2-35159-725-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laodicean on Mount Casius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Blömer; Achim Lichtenberger; Rubina Raja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious identities in the Levant from Alexander to Muhammed. Continuity and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-167, 2015, Contextualizing the sacred, 978-2-503-54445-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.5-7, 2015, Topoi, Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibulus, fondateur de Byblos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, pp.355-365, 2015, Topoi, Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pont médiéval et le forum de Nyon en pièces détachées à Carouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genequand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie genevoise 2012-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-38, 2015, Patrimoine et architecture, Série archéologie, 978-2-88474-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culte des saints et rivalités civiques en Phénicie à l’époque protobyzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil; Hervé Inglebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux civiques aux saints patrons (IVe-VIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Picard, pp.117-138, 2015, Textes, images et monuments de l’Antiquité au haut Moyen Âge, 978-2-7084-1004-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête au village : un nouveau regard sur le culte de Balmarcod à Deir el-Qalaa (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Doumet-Serhal; Anne-Marie Maïla-Afeiche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cult and ritual on the Levantine coast and its impact on the eastern Mediterranean realm. Proceedings of the international symposium, Beirut 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Ministère de la Culture, Direction Générale des Antiquités, pp.539-557, 2015, Bulletin d’archéologie et d’architecture libanaises, Hors-Série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultes isiaques et le pouvoir dans la Tétrapole syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault; Miguel John Versluys. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, politics, and the cults of Isis. Proceedings of the Vth International conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-146, 2014, Religions in the Graeco-Roman World, 978-90-04-27827-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004278271_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la Grèce et Rome : les cultes du Liban d’Alexandre à Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Maïla-Afeiche; Marielle Martiniani-Reber; Marc-André Haldimann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascination du Liban. Soixante siècles d’histoire de religions, d’art et d’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-104, 2012, 978-88-572-1568-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tyriens dans le monde romain, d’Auguste à Dioclétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources de l’histoire de Tyr. Textes de l’Antiquité et du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-115, 2011, 978-2-35159-184-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources de l’histoire de Tyr. Textes de l’Antiquité et du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Presses de l’Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2011, 978-2-35159-184-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de Deir el-Qalaa et les travaux du P. Sébastien Ronzevalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévon Nordiguian; May Semaan Seigneurie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits photographiques d'Orient réalisés par des Jésuites en mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-143, 2010, 978-9953-455-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et épigraphie de la Gaulanitide : le cas de Mashara (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The history and antiquities of Al-Golan. The international colloquium 2007-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al-Bassel Centre for archaeological research and training, The Directorate General of Antiquities and Museums, Ministry of Culture, pp.129-137, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">54. “Sans chagrin, salut !” : une épitaphe hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-193, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">45. Travaux dans un sanctuaire de Leucothéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Yon; Pierre-Louis Gatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choix d'inscriptions grecques et latines de la Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.164-167, 2009, Guides archéologiques de l'Ifpo, 978-2-35159-080-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctuaries and villages on Mt Hermon during the Roman period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ted Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A companion to the Hellenistic and Roman Near East</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The variety of local religious life in the Near East in the Hellenistic and Roman periods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-96, 2008, Religions in the Graeco-Roman World, 9789004167353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/ej.9789004167353.i-396.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...2643 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11034,223 +11103,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayt Rās Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehad Haron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Al-Adarbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Lash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Al-Batayneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Delmonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th international conference on the history and archaeology of Jordan (ICHAJ 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Florence, Italy. pp.803-811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehad Haron</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Florence, Italy. pp.803-811</w:t>
+                <w:t xml:space="preserve">halshs-03788501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Χρυσόστομος et d’autres anthroponymes tirés de στόμα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth international conference on patristic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Oxford, Royaume-Uni. pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11260,91 +11329,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie et histoire du Proche-Orient d’Alexandre à l’Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. École pratique des hautes études - EPHE (PSL), Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04820003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11354,111 +11423,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phénicie hellénistique. Actes du colloque international de Toulouse (18-20 février 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique. Nouvelles configurations politiques, territoriales, économiques et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société des amis de la bibliothèque Salomon-Reinach, 2015, Topoi, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11468,51 +11537,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11541,73 +11610,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), pp.181-368, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11636,65 +11705,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.11-198, 2016, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11762,51 +11831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A581E24"/>
+    <w:nsid w:val="19A88CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11993,51 +12062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05612785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-aliquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4733-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101302673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89963521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mom.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igls.mom.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avshalom Laniado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/95-tome-xxviii-melanges-denis-feissel.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04329460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-792-7/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/2056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/1411?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.1411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-079-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Varax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2025.2557086" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hayajneh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafe Harahsheh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.17513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05631660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05008058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.sec.5.144581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04493028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaffaq Hazza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.15397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Gharib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-2963.00036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00310328.2020.1712834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qader Al-Husan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.633" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/rre-2019-0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lempereur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.7661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4276" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulqader Al-Husan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2015.3054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Caillou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Shdaifat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Badawi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2013.2467" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaza Aleksidz&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2012.4978" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1732" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.684" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2303" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2155" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2004.7785" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05612785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Pont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/religions-et-fiscalite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/13482" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190499341.013.9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.doa.gov.jo/Browse/2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707724v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/syria/5081" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503544458-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/archeologie-genevoise-2012-2013-no-2.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709381v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skira.net/fr/books/fascination-du-liban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709391v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100905270" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/50" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://booksandjournals.brillonline.com/content/books/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004167353.i-396.21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Haron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al-Adarbeh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lash" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Al-Batayneh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Delmonaco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04820003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671293v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>