--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -230,312 +230,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saule</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+                <w:t xml:space="preserve">hal-00647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647714v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general framework for polyphonic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,265 +593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple layer model to compare RNA secondary structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexing gapped-factors using a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.846⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054108005541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306662v1</w:t>
+                <w:t xml:space="preserve">inria-00179719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing gapped-factors using a tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiple layer model to compare RNA secondary structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (1), pp.71-87. </w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (8), pp.775-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054108005541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spe.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00179719v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distance for high level RNA secondary structure comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.3--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1055,51 +1055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaining Sequence/Structure Seeds for Computing RNA Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1163,64 +1163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,433 +1360,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
+              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391094v1</w:t>
+                <w:t xml:space="preserve">hal-00411792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
+              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403709v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
+              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411792v1</w:t>
+                <w:t xml:space="preserve">hal-00403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,77 +1949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Transpositions in Alignment of Polyphonic Musical Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th String Processing and Information Retrieval Symposium (SPIRE07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chile. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2070,51 +2070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2152,77 +2152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gapped-Factor Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Prague, Czech Republic. pp.182--196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiple Graph Layers Model with Application to RNA Secondary Structures Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">String Processing and Information Retrieval 2005 (SPIRE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Buenos Aires, Argentina. pp.348--359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2351,51 +2351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel tree edit operations for RNA secondary structure comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Algorithms in Bioinformatics 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bergen, Denmark. pp.412--425, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,51 +2614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Near-Duplicate Musical Documents from a Multi-Level Comparison of Tonal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,51 +2748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonic alignment algorithms for symbolic music retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The at-most $k$-deep factor tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3519,51 +3519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108005541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Brocaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dobigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55015-7_27" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bourgeade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30219-3_35" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054108005541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Brocaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dobigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55015-7_27" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bourgeade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30219-3_35" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>