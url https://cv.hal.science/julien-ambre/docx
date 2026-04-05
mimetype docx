--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1234,277 +1234,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation localization, fracturing, and faulting in reservoirs from experimental, theoretical, numerical, and field studies,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation localization, fracturing, and faulting resulting from a constitutive instability,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BalticPetroModel 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, peterhof, Russia</w:t>
+              <w:t xml:space="preserve">4th Tectonophysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159076v1</w:t>
+                <w:t xml:space="preserve">hal-02149912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation localization, fracturing, and faulting resulting from a constitutive instability,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Chemenda</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation localization, fracturing, and faulting in reservoirs from experimental, theoretical, numerical, and field studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Tectonophysics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">BalticPetroModel 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, peterhof, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149912v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of extension fractures as constitutive instabilities: physical experiment</w:t>
               </w:r>
@@ -1894,51 +1894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02837-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunbao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZWCTRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tich Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chemenda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02837-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunbao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZWCTRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tich Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chemenda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>