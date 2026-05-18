--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -706,413 +706,425 @@
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.140-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the loading conditions on the mechanical response of granular materials as constrained from experimental tests on synthetic rock analoguematerial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (1), pp.103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2010.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I cracking versus dilatancy banding: Experimental constraints on the mechanisms of extension fracturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.B04401, 13 PP. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JB008104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidences of transition from mode I cracking to dilatancy banding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339 (4), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1122,491 +1134,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on INTOC Waterproofing Technology for Basement of High-Rise Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tich Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Green Technology and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Ho Chi Minh City, Vietnam. pp.516-522, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GTSD50082.2020.9303097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation localization, fracturing, and faulting resulting from a constitutive instability,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of deformation localization, fracturing, and faulting in reservoirs from experimental, theoretical, numerical, and field studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Tectonophysics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">BalticPetroModel 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, peterhof, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149912v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation localization, fracturing, and faulting in reservoirs from experimental, theoretical, numerical, and field studies,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chemenda</w:t>
+                <w:t xml:space="preserve">Deformation localization, fracturing, and faulting resulting from a constitutive instability,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BalticPetroModel 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, peterhof, Russia</w:t>
+              <w:t xml:space="preserve">4th Tectonophysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159076v1</w:t>
+                <w:t xml:space="preserve">hal-02149912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of extension fractures as constitutive instabilities: physical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,138 +1628,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of compactive shear localization bands: geological data and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1894,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02837-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunbao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZWCTRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tich Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chemenda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongze Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-02837-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunbao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNK7FR1F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2010.09.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZWCTRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hung Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tich Do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chemenda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>