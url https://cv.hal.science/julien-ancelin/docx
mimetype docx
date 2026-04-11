--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -670,221 +670,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789780v1</w:t>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t>
               </w:r>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Inforsid 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,51 +3103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63291F7E"/>
+    <w:nsid w:val="8EEED378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>