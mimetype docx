--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -670,221 +670,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+                <w:t xml:space="preserve">hal-02789780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789780v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t>
               </w:r>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Inforsid 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,51 +3103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EEED378"/>
+    <w:nsid w:val="97DF2B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>