--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -126,2557 +126,2792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real Time Kinetic collaboratif, ouvert et open source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation low-cost et open source : l’exemple d’un nouvel outil de monitoring de la ressource en eau dans les marais littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boutifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 79 (1), pp.59-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénag infiltre le réseau collaboratif Centipède-RTK pour augmenter la couverture GNSS du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CentipedeRTK, un réseau pour la géolocalisation haute précision au service de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, 18p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jimis.14252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695937v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physalia : Plateforme HYdrographique pour la Surveillance Altimétrique du Littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Pira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508116v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards better traceability of field sampling data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Linyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2019.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Raspberry PI sur les Unités Expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.111-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[i]Géo-Poppy[/i], un serveur web SIG portable pour le recueil de données terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.42-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation scientifique de CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2 - Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Kinematic collaboratif, ouvert et open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFHy, 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of geophysical deformations on a regional scale using the low-cost GNSS collaborative network CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géolocalisation collaborative low coast et open source : un outil précieux pour la gestion concertée de l'eau en marais littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM INNOVATION 2023 - Innover pour une gestion concertée et durable de l’eau Quelles contributions des sciences sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Real Time Kinematic collaboratif, lowcost et open source. Positionnement GNSS temps réel, cinématique, collaboratif et en accès libre et à faible coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS Méthodes et Applications pour la Géomatique et l'Information Spatiale; Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval (Québec), Jun 2023, Québec, Canada. pp.184-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789780v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Projet Centipède : le cinématique temps réel en réseau ouvert pour la géolocalisation de données et l'autoguidage des véhicules agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique des zones ateliers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jan 2018, Arc-et-Senans, France. pp.12 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’échantillons pour la recherche scientifique avec Collec-Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Inforsid 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de solution de systèmes d’informations embarqués (Raspberry avec serveur web)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Système d’information embarqué, cahier/carnet de terrain et de laboratoire électronique : quelles interactions avec les bases de données ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docker et recherche en agro environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Pepi SysAdmin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France. 23 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG open source et recherche en agro environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free and Open Source For Geospatial - Francophone (FOSS4G-Fr)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSGeo-fr., May 2014, Marne-la-vallée, France. 15 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG open source et recherche en agro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire QGIS 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Dec 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189951v1</w:t>
-              </w:r>
-[...862 lines deleted...]
-                <w:t xml:space="preserve">hal-04619907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour monitoring over France using the low-cost GNSS collaborative network Centipede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSALIA. Plateforme HYdrographique pour la Surveillance Altimétrique du LIttoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Pira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR-CODE PROJECT : Towards better traceability of field sampling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network (ILTER) &amp; Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France) Joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2686,130 +2921,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">docs-centipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2819,95 +3054,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSALIA : HYdrographic Platform for the Altimetric Monitoring of the Coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Ile d'Aix (17123), France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2917,125 +3152,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, une baguette magique pour l'évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zanuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluations : Rapport 2017-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 63 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3103,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97DF2B18"/>
+    <w:nsid w:val="5A85FE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8682-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;neau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zanuso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>