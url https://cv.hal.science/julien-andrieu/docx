--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -675,269 +675,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Casile</w:t>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drouin</w:t>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supriya Varma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-J Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291709v1</w:t>
+                <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
+                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benabou</w:t>
+                <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-J Crook</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriya Varma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371976v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t>
               </w:r>
@@ -1168,339 +1168,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par télédétection des variations spatio-temporelles de la couverture végétale spontanée face à la variabilité pluviométrique au Sahel : approche multiscalaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ababacar Fall</w:t>
+                <w:t xml:space="preserve">Mapping Mangrove Zonation Changes in Senegal with Landsat Imagery Using an OBIA Approach Combined with Linear Spectral Unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.11977⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13101961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101192v1</w:t>
+                <w:t xml:space="preserve">hal-03228883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Mangrove Zonation Changes in Senegal with Landsat Imagery Using an OBIA Approach Combined with Linear Spectral Unmixing</w:t>
+                <w:t xml:space="preserve">La population d’Avicennia germinans du delta du Saloum est-elle relictuelle depuis la dernière période humide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13101961⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2020.346.a36296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228883v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La population d’Avicennia germinans du delta du Saloum est-elle relictuelle depuis la dernière période humide ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lombard</w:t>
+                <w:t xml:space="preserve">Cartographie par télédétection des variations spatio-temporelles de la couverture végétale spontanée face à la variabilité pluviométrique au Sahel : approche multiscalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis San Emeterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.51-64. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/bft2020.346.a36296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.11977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botanical field-study and remote sensing to describe mangrove resilience in the Saloum Delta (Senegal) after 30 years of degradation narrative</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,364 +1744,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancouba Sané</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Thior</w:t>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie-Paméla Manga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+                <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493792v1</w:t>
+                <w:t xml:space="preserve">hal-03082841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+                <w:t xml:space="preserve">Yancouba Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
+                <w:t xml:space="preserve">Sylvie-Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082841v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle de la mangrove de Kafountine dans l'estuaire de la Basse-Casamance des années 1972 à nos jours : Approche par télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safietou Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé E.A. Dieme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,217 +2626,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la cinématique de la végétation en Côte d’Ivoire pendant les conflits, à travers une metrique phénologique et la correlation de Kendall de deux series temporelles de NDVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Country partition and vegetations dynamics during the period of conflict in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabas Ys Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yao Sangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Assi-Kaudjhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01729146v2</w:t>
+                <w:t xml:space="preserve">hal-03101195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country partition and vegetations dynamics during the period of conflict in Côte d'Ivoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la cinématique de la végétation en Côte d’Ivoire pendant les conflits, à travers une metrique phénologique et la correlation de Kendall de deux series temporelles de NDVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Assi-Kaudjhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101195v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective des paysages de la forêt classée du Haut Sassandra (Côte d’Ivoire) après la fin des conflits</w:t>
               </w:r>
@@ -2907,226 +2907,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes on the West-African coastline from the Saloum Delta (Senegal) to Rio Geba (Guinea-Bissau) between 1979 and 2015</w:t>
+                <w:t xml:space="preserve">Modélisation rétrospective du défrichement de la forêt classée du Haut-Sassandra (Côte d’Ivoire) dans un contexte de conflits armés (2001-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980889v1</w:t>
+                <w:t xml:space="preserve">hal-01980897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rétrospective du défrichement de la forêt classée du Haut-Sassandra (Côte d’Ivoire) dans un contexte de conflits armés (2001-2013)</w:t>
+                <w:t xml:space="preserve">Land cover changes on the West-African coastline from the Saloum Delta (Senegal) to Rio Geba (Guinea-Bissau) between 1979 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.314-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.473.0219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980897v1</w:t>
+                <w:t xml:space="preserve">hal-01980889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
               </w:r>
@@ -3313,507 +3313,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa crops are destroying the forest reserves of the classified forest of Haut-Sassandra (Ivory Coast)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akoua Tamia Madeleine Kouakou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yao Charles Sangne</w:t>
+                <w:t xml:space="preserve">Yvette Assale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Godron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.66-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101196v1</w:t>
+                <w:t xml:space="preserve">hal-03101198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTFIRE: A model to map forest fire burn scar and estimate runoff and soil erosion risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Fox</w:t>
+                <w:t xml:space="preserve">L D Malkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Maselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.83-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsase.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Godron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.257 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101198v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cocoa crops are destroying the forest reserves of the classified forest of Haut-Sassandra (Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoua Tamia Madeleine Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Charles Sangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (3), pp.257 - 269. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.85-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.1156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797055v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the plant biodiversity in a cultural landscape?</w:t>
               </w:r>
@@ -3939,295 +3939,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Increases in fire risk due to warmer summer temperatures and wildland urban interface changes do not necessarily lead to more fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+                <w:t xml:space="preserve">hal-01133187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increases in fire risk due to warmer summer temperatures and wildland urban interface changes do not necessarily lead to more fires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Fox</w:t>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carrega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133187v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
               </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Bees and Pollination in the Puducherry Bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putuccēri Uyirccūḻal Pakutiyil Nāṭṭuttēṉīkkaḷum Makarantac Cērkkaiyum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,359 +5235,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire récente des paysages de la vigne et de l'olivier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corridors écologiques et géoprospective de la recolonisation du loup en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Courtot</w:t>
+                <w:t xml:space="preserve">Farid Benhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quæ, pp.76-91, 2014, Hors-Collection, 9782759222117</w:t>
+              <w:t xml:space="preserve">Vivre avec le loup ? trois mille ans de conflits </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 979-10-210-0524-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01066896v1</w:t>
+                <w:t xml:space="preserve">hal-01282231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'histoire récente des paysages de la vigne et de l'olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Godron</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Angles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hors-Collection, 9782759222117</w:t>
+              <w:t xml:space="preserve">, Quæ, pp.76-91, 2014, Hors-Collection, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282243v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corridors écologiques et géoprospective de la recolonisation du loup en France</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Angles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre avec le loup ? trois mille ans de conflits </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 979-10-210-0524-2</w:t>
+              <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors-Collection, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282231v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique de la végétation à la dynamique des paysages.</w:t>
               </w:r>
@@ -6153,77 +6153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
@@ -6334,51 +6334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres neuves agricoles, terres d'élevage en sursis » : trajectoires actuelles et recomposition des espaces agropastoraux dans le Sud- Ouest nigérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,90 +6537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,433 +6639,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+                <w:t xml:space="preserve">Approche interdisciplinaire de la notion de vulnérabilité, le projet DILEM appliqué aux interfaces « bâti/non bâti » en zone littorale méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilités et territoires - 27e journées scientifiques de la Société d'Écologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine &amp; Centre Georges Chevrier UMR 7366 uB-CNRS, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797857v1</w:t>
+                <w:t xml:space="preserve">hal-01985424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interdisciplinaire de la notion de vulnérabilité, le projet DILEM appliqué aux interfaces « bâti/non bâti » en zone littorale méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron</w:t>
+                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilités et territoires - 27e journées scientifiques de la Société d'Écologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine &amp; Centre Georges Chevrier UMR 7366 uB-CNRS, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985424v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295560v1</w:t>
+                <w:t xml:space="preserve">hal-01343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343548v1</w:t>
+                <w:t xml:space="preserve">hal-01797857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution spatiale et simulation des processus de diffusion des espèces végétales</w:t>
               </w:r>
@@ -7127,178 +7127,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages forestiers et agro-forestiers en changement dans la partie septentrionale des Rivières du Sud (Afrique de l'Ouest)</w:t>
+                <w:t xml:space="preserve">Synergie des données LANDSAT et MSG pour une cartographie de la végétation sur le littoral ouest-Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et société : Climat et occupation du sol ; Actes des "journées de Climatologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Satellites Grand Champ pour le suivi de l’environnement, des ressources naturelles et des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292404v1</w:t>
+                <w:t xml:space="preserve">hal-01292401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie des données LANDSAT et MSG pour une cartographie de la végétation sur le littoral ouest-Africain</w:t>
+                <w:t xml:space="preserve">Paysages forestiers et agro-forestiers en changement dans la partie septentrionale des Rivières du Sud (Afrique de l'Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellites Grand Champ pour le suivi de l’environnement, des ressources naturelles et des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Climat et société : Climat et occupation du sol ; Actes des "journées de Climatologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292401v1</w:t>
+                <w:t xml:space="preserve">hal-01292404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t>
               </w:r>
@@ -7843,51 +7843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD76C6B1"/>
+    <w:nsid w:val="67E7A333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8074,51 +8074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-andrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132067633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G.N.K. Wijeratne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.D. Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.D. Ranawaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.I.C. Wijesundara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Kodikara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Teimoory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangala C. S. de Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathmasiri Ranasinghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshana Somasiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i3.11193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carolina Valdez Achucarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01990-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117963" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729146v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabas Ys Barima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yao Sangne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Assi-Kaudjhis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoua Tamia Madeleine Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Charles Sangne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Malkinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maselli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2016.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.10.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02500883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-andrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132067633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G.N.K. Wijeratne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.D. Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.D. Ranawaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.I.C. Wijesundara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Kodikara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Teimoory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangala C. S. de Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathmasiri Ranasinghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshana Somasiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i3.11193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carolina Valdez Achucarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01990-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117963" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabas Ys Barima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yao Sangne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Assi-Kaudjhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729146v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Malkinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maselli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2016.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoua Tamia Madeleine Kouakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Charles Sangne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.08.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02500883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>