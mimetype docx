--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -541,403 +541,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.U.V. Gunathilaka</w:t>
+                <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K. Madarasinghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Thomas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supriya Varma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151653v1</w:t>
+                <w:t xml:space="preserve">hal-04291709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.U.V. Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Madarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O-J Crook</w:t>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371976v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Casile</w:t>
+                <w:t xml:space="preserve">Sarah Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Drouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O-J Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291709v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassenrück Christiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,940 +1168,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Mangrove Zonation Changes in Senegal with Landsat Imagery Using an OBIA Approach Combined with Linear Spectral Unmixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lombard</w:t>
+                <w:t xml:space="preserve">Cartographie par télédétection des variations spatio-temporelles de la couverture végétale spontanée face à la variabilité pluviométrique au Sahel : approche multiscalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis San Emeterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13101961⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.11977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228883v1</w:t>
+                <w:t xml:space="preserve">hal-03101192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La population d’Avicennia germinans du delta du Saloum est-elle relictuelle depuis la dernière période humide ?</w:t>
+                <w:t xml:space="preserve">Mapping Mangrove Zonation Changes in Senegal with Landsat Imagery Using an OBIA Approach Combined with Linear Spectral Unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2020.346.a36296⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13101961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par télédétection des variations spatio-temporelles de la couverture végétale spontanée face à la variabilité pluviométrique au Sahel : approche multiscalaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Luis San Emeterio</w:t>
+                <w:t xml:space="preserve">La population d’Avicennia germinans du delta du Saloum est-elle relictuelle depuis la dernière période humide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ababacar Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.11977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/bft2020.346.a36296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101192v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botanical field-study and remote sensing to describe mangrove resilience in the Saloum Delta (Senegal) after 30 years of degradation narrative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ababacar Fall</w:t>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Thior</w:t>
+                <w:t xml:space="preserve">Bakary Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+                <w:t xml:space="preserve">Sylvie Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117963⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471906v1</w:t>
+                <w:t xml:space="preserve">hal-03082841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phyto-climatic transect in the Alpes Maritimes used to characterize the northern limit of the Mediterranean biogeographical area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Godron</w:t>
+                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yancouba Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Thior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie-Paméla Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31396/Biodiv.Jour.2020.11.3.679-688⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033226v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t>
+                <w:t xml:space="preserve">A phyto-climatic transect in the Alpes Maritimes used to characterize the northern limit of the Mediterranean biogeographical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent A. Lambert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.679-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31396/Biodiv.Jour.2020.11.3.679-688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082841v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estuaries in West Africa: Evidence of the Rainfall Recovery?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Botanical field-study and remote sensing to describe mangrove resilience in the Saloum Delta (Senegal) after 30 years of degradation narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Descroix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ababacar Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Thior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 461, pp.117963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12030647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493792v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle de la mangrove de Kafountine dans l'estuaire de la Basse-Casamance des années 1972 à nos jours : Approche par télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safietou Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé E.A. Dieme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,243 +2211,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly assessing forest change in a priority West African mangrove ecosystem : 1986–2010 : an answer to Carney et al. (2014) paper “Assessing forest change in a priority West African mangrove ecosystem : 1986–2010”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation entre le modèle Maxent et l'analyse de séries temporelles de NDVI pour la cartographie forestière dans la vallée de la Roya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1-2-3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153110v1</w:t>
+                <w:t xml:space="preserve">hal-03171269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation entre le modèle Maxent et l'analyse de séries temporelles de NDVI pour la cartographie forestière dans la vallée de la Roya</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correctly assessing forest change in a priority West African mangrove ecosystem : 1986–2010 : an answer to Carney et al. (2014) paper “Assessing forest change in a priority West African mangrove ecosystem : 1986–2010”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2018.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171269v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between habitat quality, body size and reproductive fitness in the alpine endemic spider Vesubia jugorum</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mammola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,507 +2626,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country partition and vegetations dynamics during the period of conflict in Côte d'Ivoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la cinématique de la végétation en Côte d’Ivoire pendant les conflits, à travers une metrique phénologique et la correlation de Kendall de deux series temporelles de NDVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Assi-Kaudjhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101195v1</w:t>
+                <w:t xml:space="preserve">halshs-01729146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la cinématique de la végétation en Côte d’Ivoire pendant les conflits, à travers une metrique phénologique et la correlation de Kendall de deux series temporelles de NDVI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Country partition and vegetations dynamics during the period of conflict in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabas Ys Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yao Sangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Assi-Kaudjhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729146v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective des paysages de la forêt classée du Haut Sassandra (Côte d’Ivoire) après la fin des conflits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land cover changes on the West-African coastline from the Saloum Delta (Senegal) to Rio Geba (Guinea-Bissau) between 1979 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropicultura</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.314-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01729153v1</w:t>
+                <w:t xml:space="preserve">hal-01980889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation rétrospective du défrichement de la forêt classée du Haut-Sassandra (Côte d’Ivoire) dans un contexte de conflits armés (2001-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (3), pp.219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.473.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes on the West-African coastline from the Saloum Delta (Senegal) to Rio Geba (Guinea-Bissau) between 1979 and 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation prospective des paysages de la forêt classée du Haut Sassandra (Côte d’Ivoire) après la fin des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 36 (Numéro 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2295-8010.843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980889v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
               </w:r>
@@ -3313,507 +3313,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+                <w:t xml:space="preserve">Cocoa crops are destroying the forest reserves of the classified forest of Haut-Sassandra (Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Assale</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Akoua Tamia Madeleine Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Charles Sangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Godron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101198v1</w:t>
+                <w:t xml:space="preserve">hal-03101196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSTFIRE: A model to map forest fire burn scar and estimate runoff and soil erosion risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L D Malkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Maselli</w:t>
+                <w:t xml:space="preserve">Yvette Assale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.66-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566494v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+                <w:t xml:space="preserve">POSTFIRE: A model to map forest fire burn scar and estimate runoff and soil erosion risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D Malkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1156⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797055v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa crops are destroying the forest reserves of the classified forest of Haut-Sassandra (Ivory Coast)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.85-98. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.257 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101196v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the plant biodiversity in a cultural landscape?</w:t>
               </w:r>
@@ -3825,64 +3825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Godron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3939,338 +3939,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increases in fire risk due to warmer summer temperatures and wildland urban interface changes do not necessarily lead to more fires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Fox</w:t>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carrega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133187v1</w:t>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Increases in fire risk due to warmer summer temperatures and wildland urban interface changes do not necessarily lead to more fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques des paysages ruraux le long du gradient bioclimatique nord-sud dans le sud-ouest du Niger (régions de Tillabery et de Dosso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,273 +4406,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par télédétection des changements de la couverture végétale sur la bande littorale ouest-africaine: exemple des Rivières du Sud du delta du Saloum au Rio Geba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de deux méthodes de cartographie de la végétation du schorre de la baie du Mont-Saint-Michel : photo-interprétation raisonnée et classification automatique par espèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (2), pp.93-118</w:t>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (3-4), pp.12-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00388170v1</w:t>
+                <w:t xml:space="preserve">halshs-00730745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes de cartographie de la végétation du schorre de la baie du Mont-Saint-Michel : photo-interprétation raisonnée et classification automatique par espèce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie par télédétection des changements de la couverture végétale sur la bande littorale ouest-africaine: exemple des Rivières du Sud du delta du Saloum au Rio Geba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (3-4), pp.12-27</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.93-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00730745v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des paysages et perspectives de développement durable sur la petite cote et dans le delta du Sine - Saloum (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,51 +4777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Agraz Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Bees and Pollination in the Puducherry Bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putuccēri Uyirccūḻal Pakutiyil Nāṭṭuttēṉīkkaḷum Makarantac Cērkkaiyum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,402 +5235,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corridors écologiques et géoprospective de la recolonisation du loup en France</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Angles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre avec le loup ? trois mille ans de conflits </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 979-10-210-0524-2</w:t>
+              <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors-Collection, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282231v1</w:t>
+                <w:t xml:space="preserve">hal-01282243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire récente des paysages de la vigne et de l'olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Courtot</w:t>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Angles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quæ, pp.76-91, 2014, Hors-Collection, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique</w:t>
+                <w:t xml:space="preserve">Corridors écologiques et géoprospective de la recolonisation du loup en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hors-Collection, 9782759222117</w:t>
+              <w:t xml:space="preserve">Vivre avec le loup ? trois mille ans de conflits </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 979-10-210-0524-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282243v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique de la végétation à la dynamique des paysages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5685,51 +5685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la forêt dans les paysages villageois du littoral de l'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2-296-56257-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,51 +5767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages forestiers et agro‐forestiers en changement dans la partie septentrionale des Rivières du Sud (Afrique de l'Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5868,51 +5868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,77 +6153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
@@ -6252,51 +6252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating plants demographic processes for global change impacts modeling on species distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6334,64 +6334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres neuves agricoles, terres d'élevage en sursis » : trajectoires actuelles et recomposition des espaces agropastoraux dans le Sud- Ouest nigérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,51 +6442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective des paysages de la Forêt Classée du Haut-Sassandra (Côte d'Ivoire) après la fin des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,90 +6537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,463 +6639,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interdisciplinaire de la notion de vulnérabilité, le projet DILEM appliqué aux interfaces « bâti/non bâti » en zone littorale méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron</w:t>
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilités et territoires - 27e journées scientifiques de la Société d'Écologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine &amp; Centre Georges Chevrier UMR 7366 uB-CNRS, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985424v1</w:t>
+                <w:t xml:space="preserve">hal-01797857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+                <w:t xml:space="preserve">Approche interdisciplinaire de la notion de vulnérabilité, le projet DILEM appliqué aux interfaces « bâti/non bâti » en zone littorale méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilités et territoires - 27e journées scientifiques de la Société d'Écologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine &amp; Centre Georges Chevrier UMR 7366 uB-CNRS, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295560v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343548v1</w:t>
+                <w:t xml:space="preserve">hal-01295560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797857v1</w:t>
+                <w:t xml:space="preserve">hal-01343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution spatiale et simulation des processus de diffusion des espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergie des données LANDSAT et MSG pour une cartographie de la végétation sur le littoral ouest-Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellites Grand Champ pour le suivi de l’environnement, des ressources naturelles et des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7297,51 +7297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource fourragère en Afrique soudano-sahélienne : estimation, cartographie, et suivi par analyse de séries temporelles de NDVI NOAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CNRS MOUSSON, Des hommes et des saisons en Afrique Sub-saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7843,51 +7843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67E7A333"/>
+    <w:nsid w:val="8C70A720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8074,51 +8074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-andrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132067633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G.N.K. Wijeratne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.D. Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.D. Ranawaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.I.C. Wijesundara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Kodikara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Teimoory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangala C. S. de Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathmasiri Ranasinghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshana Somasiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i3.11193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carolina Valdez Achucarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01990-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101961" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117963" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabas Ys Barima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yao Sangne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Assi-Kaudjhis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729146v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Malkinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maselli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2016.07.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoua Tamia Madeleine Kouakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Charles Sangne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.08.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02500883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-andrieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132067633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907424v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G.N.K. Wijeratne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.D. Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.D. Ranawaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M.I.C. Wijesundara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Kodikara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Teimoory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangala C. S. de Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathmasiri Ranasinghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshana Somasiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i3.11193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carolina Valdez Achucarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01990-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2020.346.a36296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancouba San&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Thior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Demba Ba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.2747" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane San&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2018.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729146v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Bamba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabas Ys Barima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yao Sangne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Assi-Kaudjhis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoua Tamia Madeleine Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Charles Sangne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.08.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Malkinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maselli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2016.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.06.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW9X7S4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.10.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14456" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388170v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ackermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Agraz Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3398-atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhammou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose San-Emeterio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toulouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02500883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>