--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -739,295 +739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+                <w:t xml:space="preserve">Laetitia Koppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
+                <w:t xml:space="preserve">Alice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323896v1</w:t>
+                <w:t xml:space="preserve">hal-04254193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254193v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
               </w:r>
@@ -1141,663 +1141,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Histopathology Can Predict Kidney Function in ANCA-Associated Vasculitides with Acute Kidney Injury Treated with Plasma Exchanges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nezam</w:t>
+                <w:t xml:space="preserve">Innovations thérapeutiques dans la prise en charge de l’anémie de la maladie rénale chronique Therapeutic innovations in the management of chronic kidney disease-associated anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clarisse Greze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kosmadakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2021060771⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.6S25-6S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00650-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579125v1</w:t>
+                <w:t xml:space="preserve">hal-04127056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of myostatin and activin A accumulation in chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (7), pp.1249-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfac136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (7), pp.634-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carfilzomib Induced Microangiopathy due to Accumulation With Paxlovid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">Kidney Histopathology Can Predict Kidney Function in ANCA-Associated Vasculitides with Acute Kidney Injury Treated with Plasma Exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nezam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Titeca-Beauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.2746 - 2749. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.628-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2021060771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127073v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations thérapeutiques dans la prise en charge de l’anémie de la maladie rénale chronique Therapeutic innovations in the management of chronic kidney disease-associated anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carfilzomib Induced Microangiopathy due to Accumulation With Paxlovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Greze</w:t>
+                <w:t xml:space="preserve">Alba Atenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kosmadakis</w:t>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.6S25-6S32. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.2746 - 2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00650-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127056v1</w:t>
+                <w:t xml:space="preserve">hal-04127073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
               </w:r>
@@ -2313,157 +2313,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal artery thrombosis induced by COVID-19</w:t>
+                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.713-713. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548249v1</w:t>
+                <w:t xml:space="preserve">hal-03493175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
               </w:r>
@@ -2577,161 +2581,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
+                <w:t xml:space="preserve">Renal artery thrombosis induced by COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.713-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493175v1</w:t>
+                <w:t xml:space="preserve">hal-04548249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review of Atrial Vascular Access for Dialysis Catheter</w:t>
               </w:r>
@@ -2743,77 +2743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazra Azarnouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.1000 - 1006. </w:t>
@@ -2979,295 +2979,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Reuillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.323-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485987v1</w:t>
+                <w:t xml:space="preserve">hal-02167448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Adrien Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.323-337. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167448v1</w:t>
+                <w:t xml:space="preserve">hal-03485987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Transplant in Obese Patients and Impact of Weight Loss Before Surgery on Surgical and Medical Outcomes: A Single-Center Cohort Study</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Deteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lautrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3645,918 +3645,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells7120242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548303v1</w:t>
+                <w:t xml:space="preserve">hal-02622197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548305v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730002v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958290v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
+                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548261v1</w:t>
+                <w:t xml:space="preserve">hal-04548303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of calcium exchange during hemodialysis using a citrate containing dialysate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Cindea</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433150v2</w:t>
+                <w:t xml:space="preserve">hal-04548261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model of calcium exchange during hemodialysis using a citrate containing dialysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cindea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.87-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622197v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
               </w:r>
@@ -4666,287 +4666,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranous Nephropathy and Intrarenal Extramedullary Hematopoiesis in a Patient With Myelofibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 70 (6), pp.874-877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548302v1</w:t>
+                <w:t xml:space="preserve">hal-04548301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranous Nephropathy and Intrarenal Extramedullary Hematopoiesis in a Patient With Myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 69 (1), pp.143-146. </w:t>
+              <w:t xml:space="preserve">, 2017, 70 (6), pp.874-877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548301v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
               </w:r>
@@ -5079,64 +5079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Delabrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,77 +5957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,90 +6207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2-Ub-conjugating enzymes in skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Claustre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6502,715 +6502,715 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786035v1</w:t>
+                <w:t xml:space="preserve">hal-01882340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730000v1</w:t>
+                <w:t xml:space="preserve">hal-01882339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786039v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882339v1</w:t>
+                <w:t xml:space="preserve">hal-01730000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882340v1</w:t>
+                <w:t xml:space="preserve">hal-01786039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and upregulation of several proteins common to both diseases, including actors of the proteasome and the autophagy proteolytic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7265,64 +7265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced Acute Renal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,51 +7840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>