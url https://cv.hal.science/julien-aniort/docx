--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -605,429 +605,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richard</w:t>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Laetitia Koppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689240v1</w:t>
+                <w:t xml:space="preserve">hal-04254193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254193v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
+                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+                <w:t xml:space="preserve">Felix Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
+                <w:t xml:space="preserve">Louis Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323896v1</w:t>
+                <w:t xml:space="preserve">hal-04689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of myostatin and activin A accumulation in chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,295 +1777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lanaret</w:t>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+                <w:t xml:space="preserve">Anais Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Audard</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Büchler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Aurélien Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (5), pp.3454-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548106v1</w:t>
+                <w:t xml:space="preserve">hal-03180109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lanaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Poyet</w:t>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Mathias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Piraud</w:t>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 40 (5), pp.3454-3461. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180109v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
               </w:r>
@@ -2179,559 +2179,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin c deficiency associated with antifactor h antibody-associated hemolytic uremic syndrome in a young adult</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philipponnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Kemeny</w:t>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-01748-2⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548251v1</w:t>
+                <w:t xml:space="preserve">hal-03493175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Piraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493175v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renal artery thrombosis induced by COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.713-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956339v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal artery thrombosis induced by COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Cobalamin c deficiency associated with antifactor h antibody-associated hemolytic uremic syndrome in a young adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.713-713. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-01748-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548249v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review of Atrial Vascular Access for Dialysis Catheter</w:t>
               </w:r>
@@ -2845,472 +2845,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficacy of an interdialytic &amp;quot;ethanol 40% v/v - enoxaparin 1000 U/mL&amp;quot; lock solution to prevent tunnelled catheter infections in chronic hemodialysis patients: a multi-centre, randomized, single blind, parallel group study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aniort</w:t>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piraud</w:t>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bouiller</w:t>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-019-1338-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195311v1</w:t>
+                <w:t xml:space="preserve">hal-02167448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167448v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the efficacy of an interdialytic &amp;quot;ethanol 40% v/v - enoxaparin 1000 U/mL&amp;quot; lock solution to prevent tunnelled catheter infections in chronic hemodialysis patients: a multi-centre, randomized, single blind, parallel group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Reuillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">M. Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">B. Perreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+                <w:t xml:space="preserve">M. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-019-1338-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485987v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Transplant in Obese Patients and Impact of Weight Loss Before Surgery on Surgical and Medical Outcomes: A Single-Center Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,321 +3381,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de l’insuffisance rénale aiguë</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Deteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">Julien Baudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305033v1</w:t>
+                <w:t xml:space="preserve">hal-04548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baudenon</w:t>
+                <w:t xml:space="preserve">Épidémiologie de l’insuffisance rénale aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Patrice Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.448-456. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548266v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,1174 +3779,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730002v1</w:t>
+                <w:t xml:space="preserve">hal-04548305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958290v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548305v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548303v1</w:t>
+                <w:t xml:space="preserve">hal-01958290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model of calcium exchange during hemodialysis using a citrate containing dialysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.87-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548261v1</w:t>
+                <w:t xml:space="preserve">hal-01433150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of calcium exchange during hemodialysis using a citrate containing dialysate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Cindea</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433150v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001783⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548297v1</w:t>
+                <w:t xml:space="preserve">hal-04548301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranous Nephropathy and Intrarenal Extramedullary Hematopoiesis in a Patient With Myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 69 (1), pp.143-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 70 (6), pp.874-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548301v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranous Nephropathy and Intrarenal Extramedullary Hematopoiesis in a Patient With Myelofibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quainon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ronco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 70 (6), pp.874-877. </w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (7), pp.e225-e227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548302v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
               </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Delabrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,77 +5957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Congress of the French Speaking Society of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France. pp.21</w:t>
@@ -6207,77 +6207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2-Ub-conjugating enzymes in skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,77 +6502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,77 +6752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,103 +6877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
@@ -7015,51 +7015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,64 +7140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and upregulation of several proteins common to both diseases, including actors of the proteasome and the autophagy proteolytic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,51 +7265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced Acute Renal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7570,130 +7570,59 @@
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAS024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02611745v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-02786488v1</w:t>
+                <w:t xml:space="preserve">tel-02611745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7840,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>