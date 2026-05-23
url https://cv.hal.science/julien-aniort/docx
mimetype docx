--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -605,429 +605,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+                <w:t xml:space="preserve">Felix Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Koppe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Benoit</w:t>
+                <w:t xml:space="preserve">Louis Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254193v1</w:t>
+                <w:t xml:space="preserve">hal-04689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+                <w:t xml:space="preserve">Laetitia Koppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+                <w:t xml:space="preserve">Alice Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
+                <w:t xml:space="preserve">Bérengère Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323896v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
+                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richard</w:t>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689240v1</w:t>
+                <w:t xml:space="preserve">hal-04323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
               </w:r>
@@ -1141,931 +1141,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations thérapeutiques dans la prise en charge de l’anémie de la maladie rénale chronique Therapeutic innovations in the management of chronic kidney disease-associated anemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">Kidney Histopathology Can Predict Kidney Function in ANCA-Associated Vasculitides with Acute Kidney Injury Treated with Plasma Exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nezam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Greze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Titeca-Beauport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00650-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.628-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2021060771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127056v1</w:t>
+                <w:t xml:space="preserve">hal-03579125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of myostatin and activin A accumulation in chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dou</w:t>
+                <w:t xml:space="preserve">Marc Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (7), pp.1249-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfac136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Grèze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (7), pp.634-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Histopathology Can Predict Kidney Function in ANCA-Associated Vasculitides with Acute Kidney Injury Treated with Plasma Exchanges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Nezam</w:t>
+                <w:t xml:space="preserve">Carfilzomib Induced Microangiopathy due to Accumulation With Paxlovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Atenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (3), pp.628-637. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.2746 - 2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2021060771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579125v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carfilzomib Induced Microangiopathy due to Accumulation With Paxlovid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations thérapeutiques dans la prise en charge de l’anémie de la maladie rénale chronique Therapeutic innovations in the management of chronic kidney disease-associated anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Atenza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">Clarisse Greze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">George Kosmadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.2746 - 2749. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.6S25-6S32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1769-7255(22)00650-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127073v1</w:t>
+                <w:t xml:space="preserve">hal-04127056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Camille Lanaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Poyet</w:t>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Piraud</w:t>
+                <w:t xml:space="preserve">Mathias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180109v1</w:t>
+                <w:t xml:space="preserve">hal-04548106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lanaret</w:t>
+                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Audard</w:t>
+                <w:t xml:space="preserve">Anais Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Büchler</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Aurélien Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (5), pp.3454-3461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548106v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
               </w:r>
@@ -2179,559 +2179,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Cobalamin c deficiency associated with antifactor h antibody-associated hemolytic uremic syndrome in a young adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-020-01748-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493175v1</w:t>
+                <w:t xml:space="preserve">hal-04548251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal artery thrombosis induced by COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.713-713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaa141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin c deficiency associated with antifactor h antibody-associated hemolytic uremic syndrome in a young adult</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brailova</w:t>
+                <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kemeny</w:t>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-020-01748-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548251v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Review of Atrial Vascular Access for Dialysis Catheter</w:t>
               </w:r>
@@ -2743,77 +2743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazra Azarnouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.1000 - 1006. </w:t>
@@ -2845,472 +2845,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the efficacy of an interdialytic &amp;quot;ethanol 40% v/v - enoxaparin 1000 U/mL&amp;quot; lock solution to prevent tunnelled catheter infections in chronic hemodialysis patients: a multi-centre, randomized, single blind, parallel group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">J. Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+                <w:t xml:space="preserve">A. Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">M. Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-019-1338-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167448v1</w:t>
+                <w:t xml:space="preserve">hal-02195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">Muscle wasting in patients with end‐stage renal disease or early‐stage lung cancer: common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485987v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficacy of an interdialytic &amp;quot;ethanol 40% v/v - enoxaparin 1000 U/mL&amp;quot; lock solution to prevent tunnelled catheter infections in chronic hemodialysis patients: a multi-centre, randomized, single blind, parallel group study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adda</w:t>
+                <w:t xml:space="preserve">Adrien Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Perreira</w:t>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouiller</w:t>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.149. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-019-1338-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195311v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Transplant in Obese Patients and Impact of Weight Loss Before Surgery on Surgical and Medical Outcomes: A Single-Center Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,957 +3381,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Épidémiologie de l’insuffisance rénale aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baudenon</w:t>
+                <w:t xml:space="preserve">Patrice Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548266v1</w:t>
+                <w:t xml:space="preserve">hal-02305033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de l’insuffisance rénale aiguë</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Deteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.63-69. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.448-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305033v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Armani</w:t>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells7120242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622197v1</w:t>
+                <w:t xml:space="preserve">hal-01730002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04548305v1</w:t>
+                <w:t xml:space="preserve">hal-01958290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548303v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 network requires stabilization of MuRF1-E2 complexes by telethonin, a newly identified substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.129-145. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730002v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Polge</w:t>
+                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (11), </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells7110214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958290v1</w:t>
+                <w:t xml:space="preserve">hal-04548261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical model of calcium exchange during hemodialysis using a citrate containing dialysate</w:t>
               </w:r>
@@ -4406,547 +4402,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">UBE2E1 Is Preferentially Expressed in the Cytoplasm of Slow-Twitch Fibers and Protects Skeletal Muscles from Exacerbated Atrophy upon Dexamethasone Treatment (vol 7, 214, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells7120242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548261v1</w:t>
+                <w:t xml:space="preserve">hal-02622197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quainon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (7), pp.e225-e227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548301v1</w:t>
+                <w:t xml:space="preserve">hal-04548297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranous Nephropathy and Intrarenal Extramedullary Hematopoiesis in a Patient With Myelofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70 (6), pp.874-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bile Cast Nephropathy Caused by Obstructive Cholestasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101 (7), pp.e225-e227. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548297v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
               </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,64 +5079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Delabrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,77 +5957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Congress of the French Speaking Society of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France. pp.21</w:t>
@@ -6207,90 +6207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2-Ub-conjugating enzymes in skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Claustre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6502,715 +6502,715 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882340v1</w:t>
+                <w:t xml:space="preserve">hal-01786035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hauvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
+              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882339v1</w:t>
+                <w:t xml:space="preserve">hal-01730000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786035v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A muscle-specific MuRF1-E2 Network requires stabilization of MuRF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Muscle wasting in patients with end-stage renal disease or early-stage lung cancer: Common mechanisms at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hauvette</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Final COST Action BM1307 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Athènes, Greece. 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730000v1</w:t>
+                <w:t xml:space="preserve">hal-01882339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and up-regulation of several proteins common to both diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A muscle-specific MURF1-E2 network requires stabilization of MURF1-E2 complexes by Telethonin, a newly identified substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béchet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France. 90 p., 2018</w:t>
+              <w:t xml:space="preserve">8. Colloque Protéolyse Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786039v1</w:t>
+                <w:t xml:space="preserve">hal-01882340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in hemodialysis and lung cancer patients is mediated through down and upregulation of several proteins common to both diseases, including actors of the proteasome and the autophagy proteolytic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7265,64 +7265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of MuRF1 and MAFbx participates to muscle wasting upon gentamicin-induced Acute Renal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nezam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grolleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Titeca-Beauport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.09.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021060771" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Atenza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Greze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7255(22)00650-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philipponnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desenclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brailova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemeny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01748-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazra Azarnouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aniort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouiller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-019-1338-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poyet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12376" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fervenza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2018.0124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Deteix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Claustre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hauvette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12249" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Armani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7110214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7120242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548302v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.06.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.08.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2016.04.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Pioche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-016-1225-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Luna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Carron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gobert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F23GQ0N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jva.5000197" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petitclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;put" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345342" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lukaszewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiple" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grolleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrjournals.onlinelibrary.wiley.com/doi/epdf/10.1002/art.42700" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179364v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02611745v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>