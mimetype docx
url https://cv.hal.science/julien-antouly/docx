--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -66,675 +66,1408 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking with IHL in Contexts of Counterterrorism The Case of Criminal Justice Systems in the Sahel</w:t>
+                <w:t xml:space="preserve">Les conflits de régimes entre la lutte contre le financement du terrorisme et la protection de l'assistance humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (working paper)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, pp.738, 2026, Bibliothèque des thèses, 9782386002458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422967v1</w:t>
+                <w:t xml:space="preserve">hal-05616807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre le trafic illicite de migrants au Mali</w:t>
+                <w:t xml:space="preserve">Répondre aux crimes commis par le groupe Wagner : Les défis de la responsabilité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et droit international</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Répondre aux crimes commis par le groupe Wagner : Les défis de la responsabilité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDIES, Mar 2026, PARIS (Université Paris I Panthéon-Sorbonne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03934061v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinformation et conflits armés (Ukraine, Gaza, Sahel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit à l’information à l’ère numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDH, Nov 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques et pratiques d’Israël dans le territoire palestinien occupé : les responsabilités et obligations de l’Union au regard du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne confrontée à des menaces existentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDIN, Nov 2025, NANTERRE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment (ne pas) penser la paix en Afrique ? Les bienfaits de l’économie de la crise et ses marchands de solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après la guerre en Côte d’Ivoire : penser la crise en temps de paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD; RESCI; UFHB; FFHBRP; IRSEM, Oct 2022, Yamoussoukro, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment (ne pas) penser la paix en Afrique ? Les bienfaits de l’économie de la crise et ses marchands de solutions</w:t>
+                <w:t xml:space="preserve">« Punir sans juger » ? Étude de la politique criminelle internationale en matière de financement du terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt ans après la guerre en Côte d’Ivoire : penser la crise en temps de paix</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04307484v1</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°47 (1), pp.255-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.047.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomy of a Fall: Understanding France’s Reluctant Retreat from Central Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Guichaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2024.2446437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des civils en conflits armés : quel apport de la Cour européenne des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Aparac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 135 (3), pp.645-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.135.0645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résolution 2664 du Conseil de sécurité : une étape historique vers une meilleure protection des activités humanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.16070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque d’une justice à double vitesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.11860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résolution 2664 du Conseil de sécurité : une étape historique vers une meilleure protection des activités humanitaires</w:t>
+                <w:t xml:space="preserve">Une Déclaration universelle ? Regards croisés sur les organisations américaines et africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Steger Kincinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina Eudes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03926312v1</w:t>
+              <w:t xml:space="preserve">La Déclaration universelle des droits de l’homme, un « contrat social » pour le monde d’aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.107-119, 2025, 9782233011046</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque d’une justice à double vitesse ?</w:t>
+                <w:t xml:space="preserve">La réception de l’exemption humanitaire onusienne au sein des mesures restrictives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Millet-Devalle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03848895v1</w:t>
+              <w:t xml:space="preserve">Les mesures de contrainte non militaires en droit international et européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale Scientifica, pp.205-222, 2025, 9791223503690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le trafic illicite de migrants au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFDI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023, 9782233010117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thinking with IHL in Contexts of Counterterrorism The Case of Criminal Justice Systems in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Antouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mignot-Mahdavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le djihad dans le centre du Mali : lutte de classes, révolte sociale ou révolution du monde peul ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Antouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bokar Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, en ligne [8 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -881,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05422967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Antouly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934061v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokar Sangar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Antouly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Holder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.047.0257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ricard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Guichaoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2024.2446437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aparac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.135.0645" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Steger Kincinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05422967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mignot-Mahdavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokar Sangar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>