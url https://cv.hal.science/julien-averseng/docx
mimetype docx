--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -746,265 +746,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of the nonlinear behaviour of stainless steel cover-plate joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/scs.2017.25.1.045⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659928v1</w:t>
+                <w:t xml:space="preserve">hal-01494427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Reliability analysis of the nonlinear behaviour of stainless steel cover-plate joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.141-147. </w:t>
+              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/scs.2017.25.1.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494427v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
               </w:r>
@@ -2534,243 +2534,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paille porteuse : Etat de l'art et études expérimentales préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application d'une structure de génie civil au réseau d'une structure déployable spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lossignol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hamelin</w:t>
+                <w:t xml:space="preserve">Mehdi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020 - Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804973v1</w:t>
+                <w:t xml:space="preserve">hal-04805071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une structure de génie civil au réseau d'une structure déployable spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maetz</w:t>
+                <w:t xml:space="preserve">Paille porteuse : Etat de l'art et études expérimentales préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sodki</w:t>
+                <w:t xml:space="preserve">Cédric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020 - Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805071v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et mise en œuvre d’une plateforme de tenségrité pour l’accessibilité à la mer</w:t>
               </w:r>
@@ -2867,151 +2867,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+                <w:t xml:space="preserve">hal-04804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3066,73 +3079,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3174,178 +3187,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bettini</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Medhi Sodki</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804996v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36ème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,204 +3852,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
+                <w:t xml:space="preserve">Form finding and design aspects of modular tensegrity arches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">IASS symposium 2015 - Future Visions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167613v1</w:t>
+                <w:t xml:space="preserve">hal-02160298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form finding and design aspects of modular tensegrity arches</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS symposium 2015 - Future Visions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160298v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
               </w:r>
@@ -4353,276 +4353,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Modèle granulaire de morphogenèse tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844215v1</w:t>
+                <w:t xml:space="preserve">hal-00824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bonneville</w:t>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control design of modular tensegrity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4651,165 +4651,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Shell and Spatial Structures (IASS) Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle granulaire de morphogenèse tissulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Chélin</w:t>
+                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t>
+              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824090v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et contrôle d'une grille de tenségrité</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Séville, Spain. pp.6830-6834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5773,51 +5773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Study on Straw Bales Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>