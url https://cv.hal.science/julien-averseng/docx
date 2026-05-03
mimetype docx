--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1231,529 +1231,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Proliferative Nature of Ascidian Folliculogenesis as a Model of Highly Ordered Cellular Topology Distinct from Proliferative Epithelia</w:t>
+                <w:t xml:space="preserve">Structural design and active control of modular tensegrity systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Azzag</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126341⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.687-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.965849)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772603v1</w:t>
+                <w:t xml:space="preserve">hal-01287745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural design and active control of modular tensegrity systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Proliferative Nature of Ascidian Folliculogenesis as a Model of Highly Ordered Cellular Topology Distinct from Proliferative Epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Martinand-Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.687-702. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.965849)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287745v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of beam web panel under opposite patch loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Cellular Packing in Non-Proliferative Epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mezghanni</w:t>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2012.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1075-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.015i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856019v1</w:t>
+                <w:t xml:space="preserve">hal-00799386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Cellular Packing in Non-Proliferative Epithelia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Azzag</w:t>
+                <w:t xml:space="preserve">Behavior of beam web panel under opposite patch loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mezghanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Baghdiguian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hichem Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (6), pp.1075-1080. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.01.015i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2012.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799386v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive dynamic design and analysis of tensegrity systems</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and analysis of bolted stainless steel cover plate joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.443--456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,51 +1934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the behaviour of stainless steel bolted connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,243 +2534,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une structure de génie civil au réseau d'une structure déployable spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maetz</w:t>
+                <w:t xml:space="preserve">Paille porteuse : Etat de l'art et études expérimentales préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sodki</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020 - Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805071v1</w:t>
+                <w:t xml:space="preserve">hal-04804973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paille porteuse : Etat de l'art et études expérimentales préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lossignol</w:t>
+                <w:t xml:space="preserve">Application d'une structure de génie civil au réseau d'une structure déployable spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hamelin</w:t>
+                <w:t xml:space="preserve">Mehdi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020 - Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804973v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et mise en œuvre d’une plateforme de tenségrité pour l’accessibilité à la mer</w:t>
               </w:r>
@@ -2867,293 +2867,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Medhi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804996v1</w:t>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maetz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805229v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
@@ -3171,302 +3171,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+                <w:t xml:space="preserve">hal-04805229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs en paille porteuse : mise en œuvre et comportement</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36ème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,51 +4029,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -4091,97 +4091,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837462v1</w:t>
+                <w:t xml:space="preserve">hal-01516449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
+                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
@@ -4199,116 +4199,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516449v1</w:t>
+                <w:t xml:space="preserve">hal-01837462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial Tissue Morphogenesis Assessed by Divided Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,77 +4359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle granulaire de morphogenèse tissulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,385 +4461,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bonneville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Campagne</w:t>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984693v1</w:t>
+                <w:t xml:space="preserve">hal-00844215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control design of modular tensegrity structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Shell and Spatial Structures (IASS) Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 5 p</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869091v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Active control design of modular tensegrity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Association for Shell and Spatial Structures (IASS) Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844215v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et contrôle d'une grille de tenségrité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,77 +4890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided media based simulations of tissue morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements modelling and analysis of stainless steel bearing type bolted joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Steel and Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Austria. pp.687--692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5260,325 +5260,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité : mise en œuvre et contrôle</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre et contrôle d'une grille plane de tenségrité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France. 6p</w:t>
+              <w:t xml:space="preserve">23èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. 8p sur clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559930v1</w:t>
+                <w:t xml:space="preserve">hal-00559933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of a tensegrity plane grid</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité : mise en œuvre et contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séville, Spain. pp.6830-6834</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559925v1</w:t>
+                <w:t xml:space="preserve">hal-00559930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre et contrôle d'une grille plane de tenségrité</w:t>
+                <w:t xml:space="preserve">Active control of a tensegrity plane grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. 8p sur clé USB</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séville, Spain. pp.6830-6834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559933v1</w:t>
+                <w:t xml:space="preserve">hal-00559925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic robust control of tensegrity systems</w:t>
               </w:r>
@@ -5773,51 +5773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Study on Straw Bales Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>