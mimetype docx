--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -746,265 +746,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Reliability analysis of the nonlinear behaviour of stainless steel cover-plate joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhamid Bouchair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
+              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/scs.2017.25.1.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494427v1</w:t>
+                <w:t xml:space="preserve">hal-01659928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of the nonlinear behaviour of stainless steel cover-plate joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (1), pp.45-55. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.141-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/scs.2017.25.1.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659928v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
               </w:r>
@@ -1231,321 +1231,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural design and active control of modular tensegrity systems</w:t>
+                <w:t xml:space="preserve">The Non-Proliferative Nature of Ascidian Folliculogenesis as a Model of Highly Ordered Cellular Topology Distinct from Proliferative Epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinand-Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.965849)⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287745v1</w:t>
+                <w:t xml:space="preserve">hal-01772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Proliferative Nature of Ascidian Folliculogenesis as a Model of Highly Ordered Cellular Topology Distinct from Proliferative Epithelia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural design and active control of modular tensegrity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Martinand-Mari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.687-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.965849)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772603v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Cellular Packing in Non-Proliferative Epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,172 +2988,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bettini</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Medhi Sodki</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804996v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
@@ -3171,89 +3158,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3308,165 +3295,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs en paille porteuse : mise en œuvre et comportement</w:t>
               </w:r>
@@ -3852,204 +3852,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form finding and design aspects of modular tensegrity arches</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS symposium 2015 - Future Visions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160298v1</w:t>
+                <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité déployables : application à l'accessibilité de la baignade en mer</w:t>
+                <w:t xml:space="preserve">Form finding and design aspects of modular tensegrity arches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">IASS symposium 2015 - Future Visions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167613v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial Tissue Morphogenesis Assessed by Divided Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,243 +4353,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle granulaire de morphogenèse tissulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Chélin</w:t>
+                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t>
+              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824090v1</w:t>
+                <w:t xml:space="preserve">hal-00844215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Active control design of modular tensegrity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Association for Shell and Spatial Structures (IASS) Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844215v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
               </w:r>
@@ -4694,152 +4681,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control design of modular tensegrity structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
+                <w:t xml:space="preserve">Modèle granulaire de morphogenèse tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Shell and Spatial Structures (IASS) Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 5 p</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. 8 p., Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869091v1</w:t>
+                <w:t xml:space="preserve">hal-00824090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et contrôle d'une grille de tenségrité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badra Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided media based simulations of tissue morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,230 +5355,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de tenségrité : mise en œuvre et contrôle</w:t>
+                <w:t xml:space="preserve">Active control of a tensegrity plane grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France. 6p</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séville, Spain. pp.6830-6834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559930v1</w:t>
+                <w:t xml:space="preserve">hal-00559925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of a tensegrity plane grid</w:t>
+                <w:t xml:space="preserve">Les systèmes de tenségrité : mise en œuvre et contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crosnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séville, Spain. pp.6830-6834</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559925v1</w:t>
+                <w:t xml:space="preserve">hal-00559930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic robust control of tensegrity systems</w:t>
               </w:r>
@@ -5881,51 +5881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Przybyla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-020-00601-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bouchair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/scs.2017.25.1.045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mezghanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.12.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4MJXHN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455404001379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>