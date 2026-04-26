--- v0 (2026-03-04)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Avinain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du pôle Archéologie au Département d'Histoire de l'Art et d'Archéologie de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle carte archéologique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'histoire de Paris et d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium Paris Time Machine et les nouvelles cartes archéologiques de Chartres et de Paris : des outils d'analyse et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pinhède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Oct 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du cimetière rue François Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle “600 ans de l’église Saint-Gervais”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Vacquer numérisés (1846-1899) : un fonds documentaire sur l’hydrographie de la Seine à réexaminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 8e édition Les Journées nationales de l’archéologie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DHAAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif Référentiel & cartographie de l'archéologie parisienne : bilan 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, boulevard Saint-Germain / place Maubert : [suivi de travaux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 1er, 5 rue des Lavandières Sainte-Opportune : [rapport de diagnostic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 7e, 10 rue Saint-Dominique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude-Devalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, SRA ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 14 rue de la Montagne Sainte-Geneviève : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 1 rue Descartes : École Polytechnique, cour des Élèves : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 18e, 17 rue de la Chapelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 4e, 6 rue des Archives / 19 rue de la Verrerie : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 13e, 82-90 boulevard Vincent Auriol/1-11 rue Jenner/94-96 rue Jeanne d'Arc, École maternelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif pour un corpus cartographique des sources de l’archéologie parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 20e, Église Saint-Germain-de-Charonne : du cimetière carolingien à l’édifice moderne : [rapport de fouille]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Avinain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du pôle Archéologie au Département d'Histoire de l'Art et d'Archéologie de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle carte archéologique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'histoire de Paris et d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium Paris Time Machine et les nouvelles cartes archéologiques de Chartres et de Paris : des outils d'analyse et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pinhède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Oct 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du cimetière rue François Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle “600 ans de l’église Saint-Gervais”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Vacquer numérisés (1846-1899) : un fonds documentaire sur l’hydrographie de la Seine à réexaminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 8e édition Les Journées nationales de l’archéologie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DHAAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif Référentiel & cartographie de l'archéologie parisienne : bilan 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 7e, 10 rue Saint-Dominique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, boulevard Saint-Germain / place Maubert : [suivi de travaux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 1er, 5 rue des Lavandières Sainte-Opportune : [rapport de diagnostic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude-Devalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, SRA ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 14 rue de la Montagne Sainte-Geneviève : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 1 rue Descartes : École Polytechnique, cour des Élèves : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 13e, 82-90 boulevard Vincent Auriol/1-11 rue Jenner/94-96 rue Jeanne d'Arc, École maternelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 18e, 17 rue de la Chapelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 4e, 6 rue des Archives / 19 rue de la Verrerie : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif pour un corpus cartographique des sources de l’archéologie parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 20e, Église Saint-Germain-de-Charonne : du cimetière carolingien à l’édifice moderne : [rapport de fouille]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>