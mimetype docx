--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Avinain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du pôle Archéologie au Département d'Histoire de l'Art et d'Archéologie de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle carte archéologique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'histoire de Paris et d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium Paris Time Machine et les nouvelles cartes archéologiques de Chartres et de Paris : des outils d'analyse et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pinhède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Oct 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du cimetière rue François Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle “600 ans de l’église Saint-Gervais”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Vacquer numérisés (1846-1899) : un fonds documentaire sur l’hydrographie de la Seine à réexaminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 8e édition Les Journées nationales de l’archéologie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DHAAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif Référentiel & cartographie de l'archéologie parisienne : bilan 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 7e, 10 rue Saint-Dominique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, boulevard Saint-Germain / place Maubert : [suivi de travaux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 1er, 5 rue des Lavandières Sainte-Opportune : [rapport de diagnostic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude-Devalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, SRA ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 14 rue de la Montagne Sainte-Geneviève : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 1 rue Descartes : École Polytechnique, cour des Élèves : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 13e, 82-90 boulevard Vincent Auriol/1-11 rue Jenner/94-96 rue Jeanne d'Arc, École maternelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 18e, 17 rue de la Chapelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 4e, 6 rue des Archives / 19 rue de la Verrerie : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif pour un corpus cartographique des sources de l’archéologie parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 20e, Église Saint-Germain-de-Charonne : du cimetière carolingien à l’édifice moderne : [rapport de fouille]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Avinain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du pôle Archéologie au Département d'Histoire de l'Art et d'Archéologie de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle carte archéologique de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'histoire de Paris et d'Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium Paris Time Machine et les nouvelles cartes archéologiques de Chartres et de Paris : des outils d'analyse et de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Pinhède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux outils en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, Oct 2021, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du cimetière rue François Miron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle “600 ans de l’église Saint-Gervais”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Papiers Vacquer numérisés (1846-1899) : un fonds documentaire sur l’hydrographie de la Seine à réexaminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 8e édition Les Journées nationales de l’archéologie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DHAAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif Référentiel & cartographie de l'archéologie parisienne : bilan 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 7e, 10 rue Saint-Dominique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, boulevard Saint-Germain / place Maubert : [suivi de travaux]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 1er, 5 rue des Lavandières Sainte-Opportune : [rapport de diagnostic]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude-Devalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, SRA ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 14 rue de la Montagne Sainte-Geneviève : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 13e, 82-90 boulevard Vincent Auriol/1-11 rue Jenner/94-96 rue Jeanne d'Arc, École maternelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 1 rue Descartes : École Polytechnique, cour des Élèves : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 18e, 17 rue de la Chapelle : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 4e, 6 rue des Archives / 19 rue de la Verrerie : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif pour un corpus cartographique des sources de l’archéologie parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 20e, Église Saint-Germain-de-Charonne : du cimetière carolingien à l’édifice moderne : [rapport de fouille]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parot Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>