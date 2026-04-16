--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -194,1517 +194,1383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the Early–Middle Pleistocene transition: Evidence from Acıgöl Basin (Southwestern Anatolia, Türkiye)</w:t>
+                <w:t xml:space="preserve">Persistence of a wind-driven fire regime in Mediterranean France over the past 8200 years revealed by a marine paleoecological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Robles</w:t>
+                <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.105409. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (10), pp.961-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2026.105409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836251350236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551464v1</w:t>
+                <w:t xml:space="preserve">hal-05169962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of a wind-driven fire regime in Mediterranean France over the past 8200 years revealed by a marine paleoecological record</w:t>
+                <w:t xml:space="preserve">European pollen-based REVEALS land-cover reconstructions for the Holocene: methodology, mapping and potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Genet</w:t>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Marie-Jose Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (10), pp.961-976. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1581-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836251350236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-1581-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169962v1</w:t>
+                <w:t xml:space="preserve">hal-03418785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European pollen-based REVEALS land-cover reconstructions for the Holocene: methodology, mapping and potentials</w:t>
+                <w:t xml:space="preserve">Middle and late Holocene vegetation history of the Murcia region from a new high-resolution pollen sequence from the Mar Menor Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Githumbi</w:t>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jose Gaillard</w:t>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Kari Trondman</w:t>
+                <w:t xml:space="preserve">Angel Pérez-Ruzafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.1581-1619. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-1581-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418785v1</w:t>
+                <w:t xml:space="preserve">hal-02569012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and late Holocene vegetation history of the Murcia region from a new high-resolution pollen sequence from the Mar Menor Lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north western Mediterranean basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Azuara</w:t>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102353⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.103232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569012v1</w:t>
+                <w:t xml:space="preserve">hal-02569574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north western Mediterranean basin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of the North Atlantic subpolar gyre circulation on the 4.2 ka BP event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103232⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.701-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-701-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569574v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Land Cover and Population Dynamics in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Shennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Woodbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessiano Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.776-798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683619826698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the applicability of the REVEALS model for pollen-based vegetation reconstructions to coastal lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (7), pp.1109-1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683619838024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the North Atlantic subpolar gyre circulation on the 4.2 ka BP event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Holocene history of low altitude Mediterranean Fagus sylvatica forests in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-701-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.438-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02104905v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02717009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of low altitude Mediterranean Fagus sylvatica forests in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High-resolution Holocene climate and hydrological variability from two major Mediterranean deltas (Nile and Rhone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12658⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.1158-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616683258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717009v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02193878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution Holocene climate and hydrological variability from two major Mediterranean deltas (Nile and Rhone)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Late Holocene vegetation changes in relation with climate fluctuations and human activity in Languedoc (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S D Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (5), pp.1769 - 1784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-11-1769-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1714,2213 +1580,2213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate changes during the Early–Middle Pleistocene transition in the Eastern Mediterranean: A case study from Lake Acıgöl in Southwestern Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenith Arnejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loup-Hadamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith Arnejo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire variability in the southeastern France over the past 8500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of fire regime changes in the French Mediterranean region during the last 8,500 years using microcharcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenith Arnejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loup-Hadamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith Arnejo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakari Iguenad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTRALS MED2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524071v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">MISTRALS MED2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406903v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Archaeological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of ligneous vegetation into Plant Functional Types for a dynamic reconstitution of Neolithic vegetation cover in Occitania Mediterranean seashores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2 Kyrs in the Mediterranean/North Atlantic region (MISTRALS/PALEOMEX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4.2 ka BP Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – first results from southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding north-western Mediterranean climate variability : a multi-proxy and multi-sequence approach based on wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des écosystèmes côtiers des rives sud et nord de la Méditerranée à la variabilité climatique centennale de l'Holocène.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965787v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern and southern coastal ecosystem responses to the Holocene climate variability in the western Mediterranean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Réponse des écosystèmes côtiers des rives sud et nord de la Méditerranée à la variabilité climatique centennale de l'Holocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedCLIVAR 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939955v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Northern and southern coastal ecosystem responses to the Holocene climate variability in the western Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
+              <w:t xml:space="preserve">MedCLIVAR 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973124v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ème Symposium A.P.L.F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – an ongoing project in southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crackles Bequest Project “Landscape-scale palaeoecology: towards quantitative reconstruction of landscape-scale vegetation mosaics from pollen data”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3930,900 +3796,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow for analyzing long-term variations in carbon stocks and fluxes (DEEP-C -WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles FairCarboN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Beguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- to Late-Holocene Mediterranean climate variability: Contribution of multi-proxy and multi-sequence comparison using wavelet analysis in the north-western Mediterranean basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Azuara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MedPalyno Congress/XXVIth APLF Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen productivity estimates of mediteranean taxa - first results from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Palaeobotany and Palynology Conference EPCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
+              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944963v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944967v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic influence and anthropogenic impact on Mediterranean vegetation during the late Holocene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4833,137 +4699,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Archaeological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Prague, Czech Republic. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4973,288 +4839,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Demeter project: eight millennia of agrobiodiversity changes in the northwest Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Saña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions APDCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-86, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetation and climate changes during the Early–Middle Pleistocene transition: Evidence from Acıgöl Basin (Southwestern Anatolia, Türkiye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du climat et des activités humaines sur l'histoire holocène de la végétation du nord-ouest de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Museum national d'histoire naturelle - MNHN PARIS, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017MNHN0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02052002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5322,51 +5338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0CB3C1"/>
+    <w:nsid w:val="02FB1E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5553,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pellichero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>