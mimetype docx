--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -760,425 +760,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the North Atlantic subpolar gyre circulation on the 4.2 ka BP event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene Land Cover and Population Dynamics in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pellichero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Shennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Woodbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessiano Palmisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-701-2019⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.776-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619826698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02104905v1</w:t>
+                <w:t xml:space="preserve">hal-01860670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Land Cover and Population Dynamics in Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessie Woodbridge</w:t>
+                <w:t xml:space="preserve">Extending the applicability of the REVEALS model for pollen-based vegetation reconstructions to coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessiano Palmisano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.776-798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619826698⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (7), pp.1109-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619838024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860670v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the applicability of the REVEALS model for pollen-based vegetation reconstructions to coastal lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the North Atlantic subpolar gyre circulation on the 4.2 ka BP event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (7), pp.1109-1112. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.701-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619838024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-701-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280450v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02104905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of low altitude Mediterranean Fagus sylvatica forests in southern France</w:t>
               </w:r>
@@ -1713,286 +1713,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Azuara</w:t>
+                <w:t xml:space="preserve">Fire variability in the southeastern France over the past 8500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724876v1</w:t>
+                <w:t xml:space="preserve">hal-03682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire variability in the southeastern France over the past 8500 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Reconstituting a pre-Neolithic territory by implementing Plant Functional Types: Application to the Roussillon territory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenith Arnejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loup-Hadamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cahierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682323v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of fire regime changes in the French Mediterranean region during the last 8,500 years using microcharcoal</w:t>
               </w:r>
@@ -2112,90 +2112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape, vegetation and resources' modeling : reconstituting the pre-Neolithic Roussillon territory (France) and its vegetation by implementing Plant Functional Types, hydrosystems and climate into a cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenith Arnejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loup-Hadamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakari Iguenad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2231,316 +2231,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Azuara</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">MISTRALS MED2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406903v1</w:t>
+                <w:t xml:space="preserve">hal-03524071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les archives marines sur le réchauffement actuel en Méditerranée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jalali</w:t>
+                <w:t xml:space="preserve">Spatial and temporal reconstruction of present and past vegetation cover in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTRALS MED2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">MED 2020 Méditerranée : l'expertise scientifique pour les décideurs. La recherche sur le climat et l'environnement au service des objectifs du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524071v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,64 +2591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of ligneous vegetation into Plant Functional Types for a dynamic reconstitution of Neolithic vegetation cover in Occitania Mediterranean seashores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,580 +3094,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse des écosystèmes côtiers des rives sud et nord de la Méditerranée à la variabilité climatique centennale de l'Holocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
+              <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973124v1</w:t>
+                <w:t xml:space="preserve">hal-02965787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des écosystèmes côtiers des rives sud et nord de la Méditerranée à la variabilité climatique centennale de l'Holocène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Northern and southern coastal ecosystem responses to the Holocene climate variability in the western Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaouadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">MedCLIVAR 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965787v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern and southern coastal ecosystem responses to the Holocene climate variability in the western Mediterranean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Forest composition changes through time in western Mediterranean during the last 7500 years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedCLIVAR 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939955v1</w:t>
+                <w:t xml:space="preserve">hal-02973124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
+                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ème Symposium A.P.L.F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
+              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112582v1</w:t>
+                <w:t xml:space="preserve">hal-03112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
+                <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXIV ème Symposium A.P.L.F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112581v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – an ongoing project in southern France.</w:t>
               </w:r>
@@ -4304,359 +4304,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
+              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944967v1</w:t>
+                <w:t xml:space="preserve">hal-02944963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa.</w:t>
+                <w:t xml:space="preserve">New PPEs for key Mediterranean taxa and adaptation of the REVEALS model for lagoon's geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Palynological Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salvadore, Brazil. 2016</w:t>
+              <w:t xml:space="preserve">European Pollen Database Meeting and training workshops.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aix en Provence, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944963v1</w:t>
+                <w:t xml:space="preserve">hal-02944967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic influence and anthropogenic impact on Mediterranean vegetation during the late Holocene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,64 +4713,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth, trees and fire : connecting vegetation and socio-anthropology in French Mediterranean Neolithic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cahierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,51 +5338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02FB1E36"/>
+    <w:nsid w:val="328291E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>