--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -3418,256 +3418,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
+                <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXIV ème Symposium A.P.L.F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112581v1</w:t>
+                <w:t xml:space="preserve">hal-03112582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence climatique et impact anthropique sur la végétation méditerranéenne à l'Holocène supérieur.</w:t>
+                <w:t xml:space="preserve">A pollen deposition model for Mediterranean coastal lagoons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ème Symposium A.P.L.F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
+              <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112582v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen Productivity Estimates of Mediterranean taxa – an ongoing project in southern France.</w:t>
               </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno GPSBI-APLE Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5338,51 +5338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="328291E5"/>
+    <w:nsid w:val="52A00DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-azuara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3533-3281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kari Trondman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1581-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez-Ruzafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619838024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-701-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02717009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02193878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616683258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azuara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1769-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenith Arnejo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cahierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakari Iguenad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cahierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cugny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sa&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02052002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>