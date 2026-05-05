--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Gaze during Early Xenopus Development by Swimming-Related Utricular Signals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duality of 5-HT Effects on Crayfish Motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Courtand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413450v1</w:t>
+                <w:t xml:space="preserve">hal-02333133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality of 5-HT Effects on Crayfish Motoneurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of Gaze during Early Xenopus Development by Swimming-Related Utricular Signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Delbecque</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Seach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02333133v1</w:t>
+                <w:t xml:space="preserve">hal-02413450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do arthropods feel anxious during molts?</w:t>
               </w:r>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (2), pp.jeb186999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1464,64 +1464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (12), pp.jeb177840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (6), pp.1772-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (6), pp.1763-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Anxiety-like Behavior in Crayfish by Using a Sub Aquatic Dark-light Plus Maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin, but not dopamine, controls stress response and anxiety-like behavior in crayfish, Procambarus clarkii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety-like behavior in crayfish is controlled by serotonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,64 +2452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial segregation of excitatory and inhibitory effects of 5-HT on crayfish motoneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,234 +2936,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go: a cognitive bias task in the octopus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Océane Schott</w:t>
+                <w:t xml:space="preserve">Le duel de crustacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Congress XXI, FLAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLAD, Dec 2024, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Luc sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028826v1</w:t>
+                <w:t xml:space="preserve">hal-04773005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le duel de crustacés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Coupeau</w:t>
+                <w:t xml:space="preserve">Should I stay or should I go: a cognitive bias task in the octopus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calderia Catarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Luc sur mer, France</w:t>
+              <w:t xml:space="preserve">SPE Congress XXI, FLAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLAD, Dec 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773005v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions chez les invertébrés</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of behavior and neural networks by ecdysteroids in crayfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of social and emotional status by ecdysteroids in crayfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety-like behavior in crayfish is controlled by serotonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing effects of serotonin at different sites within the same neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hormone de mue, la 20-hydroxyecdysone, contrôle l’activité et la sensibilité à la 5HT du réseau locomoteur de l’écrevisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cattaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,51 +5751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molting hormone 20-hydroxyecdysone controls the response of crayfish locomotor network to 5-HT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bacqué-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olechowski&#8208;bessaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bacqu&#233;-Cazenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1439784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Fran&#231;a de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Taillebuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Manuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30636-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Seach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Arama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bharatiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Bouguiyoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Le Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Colnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Delbecque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthomieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2018.00095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.177840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Chung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cofer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00870.2014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00248.2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.080176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldeira Catarina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calderia Catarina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bugeat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ait Sahlia Derridj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Poupon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Reverchon-Billot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gentil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bennehard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cayrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beraneck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heitler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald H Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23370.52167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bacque-Cazenave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Heitler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Edwards" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Issa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rondot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-809324-5.24164-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olechowski&#8208;bessaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bacqu&#233;-Cazenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2024.1439784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Fran&#231;a de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Taillebuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Manuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30636-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Seach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Arama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Bharatiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Bouguiyoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;patrick Le Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Colnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edwards" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Delbecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthomieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2018.00095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02333018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.177840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Chung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cofer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00870.2014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00248.2014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.1396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1248811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.080176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01063.2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Coupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldeira Catarina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calderia Catarina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bugeat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ait Sahlia Derridj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Poupon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Reverchon-Billot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gentil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bennehard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cayrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Courtand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beraneck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heitler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald H Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23370.52167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bacque-Cazenave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cattaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Heitler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H Edwards" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Issa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rondot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-809324-5.24164-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>