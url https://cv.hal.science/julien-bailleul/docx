--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
+                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Lebrec</w:t>
+                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Paumard</w:t>
+                <w:t xml:space="preserve">Alain Vadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Denudt</w:t>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Du Réau</w:t>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lang</w:t>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939784v1</w:t>
+                <w:t xml:space="preserve">hal-05163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
+                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
+                <w:t xml:space="preserve">Ulysse Lebrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vadet</w:t>
+                <w:t xml:space="preserve">Victorien Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Juliette Denudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">Catherine Du Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Simon Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163233v1</w:t>
+                <w:t xml:space="preserve">hal-04939784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonically-driven seabed rise and fall controlling temperate carbonate systems in a tide-dominated multiple-strait system: the example of unconformity-bounded Neogene limestones (Northern Hawke's Bay, New Zealand)</w:t>
               </w:r>
@@ -494,51 +494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Assicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 870, pp.230138. </w:t>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (3), pp.273-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,64 +1013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (12), pp.491-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,1511 +1366,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
+                <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi Subduction Margin; from Trench to Back-Arc. Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lorna J. Strachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+                <w:t xml:space="preserve">Kyle J. Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Toullec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan R. Orpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D. Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1, SI), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2022.2048032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594427v1</w:t>
+                <w:t xml:space="preserve">hal-03647960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321850v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lateral, longitudinal, and temporal variation in trench-slope basin fill: examples from the Neogene Akitio sub-basin, Hikurangi Margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 65, 1, pp.105-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1977343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375714v1</w:t>
+                <w:t xml:space="preserve">hal-03375735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral, longitudinal, and temporal variation in trench-slope basin fill: examples from the Neogene Akitio sub-basin, Hikurangi Margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1977343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375735v1</w:t>
+                <w:t xml:space="preserve">hal-03594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Sedimentary systems of the Hikurangi Subduction Margin, 65 (1), pp.17-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760272v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi Subduction Margin; from Trench to Back-Arc. Volume 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle J. Bland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam D. Mcarthur</w:t>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (1, SI), pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00288306.2022.2048032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647960v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation–sedimentation feedback and the development of anomalously thick aggradational turbidite lobes: Outcrop and subsurface examples from the Hikurangi Margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rohais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paolo Paron</w:t>
+                <w:t xml:space="preserve">Alex Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (4), pp.362 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2020.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543251v1</w:t>
+                <w:t xml:space="preserve">hal-03233695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting mixed siliciclastic-carbonate shelf-derived gravity-driven systems in compressional intra-slope basins (southern Hikurangi margin, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134, pp.105252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation–sedimentation feedback and the development of anomalously thick aggradational turbidite lobes: Outcrop and subsurface examples from the Hikurangi Margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Wunderlich</w:t>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91 (4), pp.362 - 389. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/jsr.2020.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233695v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in syn-subduction sedimentation patterns from inner to outer portions of deep-water fold and thrust belts: examples from the Hikurangi subduction margin of New Zealand</w:t>
+                <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D Mcarthur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. D Mccaffrey</w:t>
+                <w:t xml:space="preserve">Àlex Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP490-2018-95⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233712v1</w:t>
+                <w:t xml:space="preserve">hal-04166481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in syn-subduction sedimentation patterns from inner to outer portions of deep-water fold and thrust belts: examples from the Hikurangi subduction margin of New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àlex Ossó</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">W. D Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (4), pp.47. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 490 (1), pp.285-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP490-2018-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166481v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ANALYTICAL PROCEDURE TO GRAPHICALLY CHARACTERIZE THE TAPHONOMIC PROPERTIES OF SKELETAL CARBONATES. AN EXAMPLE FROM MIOCENE LIMESTONES OF NEW ZEALAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,77 +2930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demise and recovery of Antillean shallow marine carbonate factories adjacent to active submarine volcanoes (Lutetian-Bartonian limestones, St. Bartholomew, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 387, pp.104-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3028,377 +3028,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance record of late Maastrichtian-late Palaeocene Andean Mountain building in the Amazonian retroarc foreland basin (Madre de Dios basin, Peru)</w:t>
+                <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Louterbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Roddaz</w:t>
+                <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marivaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Adnet</w:t>
+                <w:t xml:space="preserve">Pierre Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12303⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813153v1</w:t>
+                <w:t xml:space="preserve">hal-03281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance record of late Maastrichtian-late Palaeocene Andean Mountain building in the Amazonian retroarc foreland basin (Madre de Dios basin, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Louterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Maison</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Chanier</w:t>
+                <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.17 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281160v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and tectonic framework of fossil tubular concretions as onshore analogues of cold seep plumbing systems, North Island of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.25. </w:t>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.386-386. </w:t>
@@ -3704,51 +3704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene evolution of lower trench-slope basins and wedge development in the central Hikurangi subduction margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidite systems in the inner forearc domain of the Hikurangi convergent margin (New zealand): new constraints on the development of trench-slope basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,802 +4144,811 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298628v1</w:t>
+                <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Doulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298651v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Rousselet</w:t>
+                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Doulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323763v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292476v1</w:t>
+                <w:t xml:space="preserve">hal-04298651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Evia Gulf Rift System in Central Greece: An Asymmetric Rift in the North Anatolian Fault Prolongation (WATER Project)</w:t>
+                <w:t xml:space="preserve">Recent and active deformation in the North Evia domain, a diffuse plate boundary between Eurasia and Aegean plates in the Western termination of the North Anatolian Fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard-Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298599v1</w:t>
+                <w:t xml:space="preserve">insu-03669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
+                <w:t xml:space="preserve">The North Evia Gulf Rift System in Central Greece: An Asymmetric Rift in the North Anatolian Fault Prolongation (WATER Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587899v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Evia Gulf rift system in Central Greece: structural development and crustal inheritances from onshore fault analysis and offshore Sparker seismic data (WATER project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4948,375 +4957,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins, active Hikurangi margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caron</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588200v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and active deformation in the North Evia domain, a diffuse plate boundary between Eurasia and Aegean plates in the Western termination of the North Anatolian Fault.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
+                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins, active Hikurangi margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard-Lenoir</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03669247v1</w:t>
+                <w:t xml:space="preserve">hal-03588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift basins and active tectonic control on sedimentary distribution on the western termination of the North Anatolian Fault, Aegean See (Greece) ; First results from WATER cruise (R/V Téthys II, July 2017)</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
@@ -5548,90 +5548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,428 +5667,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cretaceous incised-valley fills, exposed in the eastern margin of the Congo basin (central south Atlantic rifted-margin): origin, depositional environments and sequence stratigraphy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.20</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01915821v1</w:t>
+                <w:t xml:space="preserve">hal-04297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early Cretaceous incised-valley fills, exposed in the eastern margin of the Congo basin (central south Atlantic rifted-margin): origin, depositional environments and sequence stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297213v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01915821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing provenance of the early Cretaceous rift and sag-related sediments of the Congo basin: Combining detrital zircon and apatite U-Th-Pb geochronology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,103 +6169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EARLY POST-RIFT INCISED-VALLEY FILLS ALONG THE EASTERN MARGIN OF THE CONGO BASIN (SOUTH ATLANTIC), APTIAN CHELA FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,77 +6848,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -6947,103 +6947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an early to early-middle Eocene tidal incursion in Southern Amazonia (Madre de Dios Basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of fluvial sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. Abstract Volume</w:t>
@@ -7162,51 +7162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D70686"/>
+    <w:nsid w:val="53D3DDC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7393,51 +7393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>