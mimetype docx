--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
+                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
+                <w:t xml:space="preserve">Ulysse Lebrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vadet</w:t>
+                <w:t xml:space="preserve">Victorien Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Juliette Denudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">Catherine Du Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Simon Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163233v1</w:t>
+                <w:t xml:space="preserve">hal-04939784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
+                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Lebrec</w:t>
+                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Paumard</w:t>
+                <w:t xml:space="preserve">Alain Vadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Denudt</w:t>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Du Réau</w:t>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lang</w:t>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939784v1</w:t>
+                <w:t xml:space="preserve">hal-05163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonically-driven seabed rise and fall controlling temperate carbonate systems in a tide-dominated multiple-strait system: the example of unconformity-bounded Neogene limestones (Northern Hawke's Bay, New Zealand)</w:t>
               </w:r>
@@ -494,51 +494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Assicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 870, pp.230138. </w:t>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (3), pp.273-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,64 +1013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (12), pp.491-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,1511 +1366,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi Subduction Margin; from Trench to Back-Arc. Volume 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna J. Strachan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle J. Bland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00288306.2022.2048032⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647960v1</w:t>
+                <w:t xml:space="preserve">hal-03760272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
+                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760272v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral, longitudinal, and temporal variation in trench-slope basin fill: examples from the Neogene Akitio sub-basin, Hikurangi Margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1977343⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375735v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Toullec</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Sedimentary systems of the Hikurangi Subduction Margin, 65 (1), pp.17-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594427v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lateral, longitudinal, and temporal variation in trench-slope basin fill: examples from the Neogene Akitio sub-basin, Hikurangi Margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D Mccaffrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Special issue: Sedimentary systems of the Hikurangi Subduction Margin, 65 (1), pp.17-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 65, 1, pp.105-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1977343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321850v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi Subduction Margin; from Trench to Back-Arc. Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna J. Strachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+                <w:t xml:space="preserve">Kyle J. Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Orpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D. Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
+              <w:t xml:space="preserve">, 2022, 65 (1, SI), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2022.2048032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375714v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation–sedimentation feedback and the development of anomalously thick aggradational turbidite lobes: Outcrop and subsurface examples from the Hikurangi Margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alex Wunderlich</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2020.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233695v1</w:t>
+                <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting mixed siliciclastic-carbonate shelf-derived gravity-driven systems in compressional intra-slope basins (southern Hikurangi margin, New Zealand)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Deformation–sedimentation feedback and the development of anomalously thick aggradational turbidite lobes: Outcrop and subsurface examples from the Hikurangi Margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (4), pp.362 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2020.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321847v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrasting mixed siliciclastic-carbonate shelf-derived gravity-driven systems in compressional intra-slope basins (southern Hikurangi margin, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Paron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.105252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543251v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
+                <w:t xml:space="preserve">Variation in syn-subduction sedimentation patterns from inner to outer portions of deep-water fold and thrust belts: examples from the Hikurangi subduction margin of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àlex Ossó</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">A. D Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. D Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a4⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 490 (1), pp.285-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP490-2018-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166481v1</w:t>
+                <w:t xml:space="preserve">hal-03233712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in syn-subduction sedimentation patterns from inner to outer portions of deep-water fold and thrust belts: examples from the Hikurangi subduction margin of New Zealand</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. D Mccaffrey</w:t>
+                <w:t xml:space="preserve">Àlex Ossó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 490 (1), pp.285-310. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP490-2018-95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233712v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ANALYTICAL PROCEDURE TO GRAPHICALLY CHARACTERIZE THE TAPHONOMIC PROPERTIES OF SKELETAL CARBONATES. AN EXAMPLE FROM MIOCENE LIMESTONES OF NEW ZEALAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,77 +2930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demise and recovery of Antillean shallow marine carbonate factories adjacent to active submarine volcanoes (Lutetian-Bartonian limestones, St. Bartholomew, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 387, pp.104-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3028,377 +3028,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
+                <w:t xml:space="preserve">Provenance record of late Maastrichtian-late Palaeocene Andean Mountain building in the Amazonian retroarc foreland basin (Madre de Dios basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Maison</w:t>
+                <w:t xml:space="preserve">Mélanie Louterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Chanier</w:t>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.17 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281160v1</w:t>
+                <w:t xml:space="preserve">hal-01813153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance record of late Maastrichtian-late Palaeocene Andean Mountain building in the Amazonian retroarc foreland basin (Madre de Dios basin, Peru)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Adnet</w:t>
+                <w:t xml:space="preserve">Pierre Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (1), pp.17 - 23. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813153v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and tectonic framework of fossil tubular concretions as onshore analogues of cold seep plumbing systems, North Island of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.25. </w:t>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.386-386. </w:t>
@@ -3704,51 +3704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene evolution of lower trench-slope basins and wedge development in the central Hikurangi subduction margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidite systems in the inner forearc domain of the Hikurangi convergent margin (New zealand): new constraints on the development of trench-slope basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,811 +4144,802 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Doulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292476v1</w:t>
+                <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
+                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323763v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
+                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298628v1</w:t>
+                <w:t xml:space="preserve">hal-04298651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
+                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298651v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and active deformation in the North Evia domain, a diffuse plate boundary between Eurasia and Aegean plates in the Western termination of the North Anatolian Fault.</w:t>
+                <w:t xml:space="preserve">The North Evia Gulf Rift System in Central Greece: An Asymmetric Rift in the North Anatolian Fault Prolongation (WATER Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard-Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03669247v1</w:t>
+                <w:t xml:space="preserve">hal-04298599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Evia Gulf Rift System in Central Greece: An Asymmetric Rift in the North Anatolian Fault Prolongation (WATER Project)</w:t>
+                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298599v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Evia Gulf rift system in Central Greece: structural development and crustal inheritances from onshore fault analysis and offshore Sparker seismic data (WATER project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4957,366 +4948,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
+                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins, active Hikurangi margin, New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587899v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins, active Hikurangi margin, New Zealand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent and active deformation in the North Evia domain, a diffuse plate boundary between Eurasia and Aegean plates in the Western termination of the North Anatolian Fault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caron</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard-Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588200v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift basins and active tectonic control on sedimentary distribution on the western termination of the North Anatolian Fault, Aegean See (Greece) ; First results from WATER cruise (R/V Téthys II, July 2017)</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
@@ -5548,90 +5548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5673,103 +5673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
@@ -5798,103 +5798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
@@ -5962,51 +5962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6848,77 +6848,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -6947,103 +6947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an early to early-middle Eocene tidal incursion in Southern Amazonia (Madre de Dios Basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of fluvial sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. Abstract Volume</w:t>
@@ -7162,51 +7162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53D3DDC5"/>
+    <w:nsid w:val="2489EAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7393,51 +7393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>