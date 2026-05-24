--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">09666407X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=n3iXFMMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,3960 +194,3960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Paumard</w:t>
+                <w:t xml:space="preserve">Philippe Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Denudt</w:t>
+                <w:t xml:space="preserve">Alain Vadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Du Réau</w:t>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lang</w:t>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939784v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of Cidaris echinoids (Echinodermata) with &amp;quot;fan-shaped&amp;quot; radioles from the Serravallian (Miocene) of Motta San Giovanni Formation (Calabria, Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Australian compilation of seismic-derived bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vadet</w:t>
+                <w:t xml:space="preserve">Ulysse Lebrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Victorien Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">Juliette Denudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brocheray</w:t>
+                <w:t xml:space="preserve">Catherine Du Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14802581⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163233v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonically-driven seabed rise and fall controlling temperate carbonate systems in a tide-dominated multiple-strait system: the example of unconformity-bounded Neogene limestones (Northern Hawke's Bay, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Assicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00288306.2025.2507895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the Late Miocene-Pliocene deformational and depositional evolution of the Eastern Cordillera and Sub-Andean Zone in Southern Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ribeiro Moizinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133, 104700 [24 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary deformation in the western extension of the North Anatolian Fault (North Evia, Greece): Insights from very high-resolution seismic data (WATER surveys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 870, pp.230138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi subduction margin; from Trench to Back-Arc. Volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Orpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (3), pp.273-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00288306.2024.2358032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW QUANTITATIVE DESCRIPTORS (SHAPE AND MACROBORING) OF BIOGENIC NODULES: EXAMPLES FROM THE LESSER ANTILLES AND NEW ZEALAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (12), pp.491-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/palo.2023.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of trench-slope basin development: Insights from mass-transport deposits and their interactions with turbidite systems (southern Hikurangi margin, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152, pp.106191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760272v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Claussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Special issue: Sedimentary systems of the Hikurangi Subduction Margin, 65 (1), pp.17-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375714v1</w:t>
+                <w:t xml:space="preserve">hal-03321850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodes of seabed rise and rapid drowning controlling the development of regressive and transgressive rhodolithic limestones in a tectonically-active subduction setting (Early Miocene, Wairarapa region, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.53-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1960865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594427v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphograph: a spreadsheet method to graphically characterize the taphonomy of skeletal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Claussmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Francois-Xavier Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00288306.2021.1918729⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (7), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2021.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321850v1</w:t>
+                <w:t xml:space="preserve">hal-03760272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral, longitudinal, and temporal variation in trench-slope basin fill: examples from the Neogene Akitio sub-basin, Hikurangi Margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Clare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, 1, pp.105-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00288306.2021.1977343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sedimentary systems and processes of the Hikurangi Subduction Margin; from Trench to Back-Arc. Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna J. Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle J. Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan R. Orpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D. Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (1, SI), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00288306.2022.2048032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional Model for Turbidite Lobes in Complex Slope Settings Along Transform Margins : The Motta San Giovanni Formation (Miocene—Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brocheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.766946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2021.766946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation–sedimentation feedback and the development of anomalously thick aggradational turbidite lobes: Outcrop and subsurface examples from the Hikurangi Margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (4), pp.362 - 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2020.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting mixed siliciclastic-carbonate shelf-derived gravity-driven systems in compressional intra-slope basins (southern Hikurangi margin, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134, pp.105252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in syn-subduction sedimentation patterns from inner to outer portions of deep-water fold and thrust belts: examples from the Hikurangi subduction margin of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D Mcarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. D Mccaffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 490 (1), pp.285-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP490-2018-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (4), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW ANALYTICAL PROCEDURE TO GRAPHICALLY CHARACTERIZE THE TAPHONOMIC PROPERTIES OF SKELETAL CARBONATES. AN EXAMPLE FROM MIOCENE LIMESTONES OF NEW ZEALAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (8), pp.364-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/palo.2018.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demise and recovery of Antillean shallow marine carbonate factories adjacent to active submarine volcanoes (Lutetian-Bartonian limestones, St. Bartholomew, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 387, pp.104-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance record of late Maastrichtian-late Palaeocene Andean Mountain building in the Amazonian retroarc foreland basin (Madre de Dios basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (1), pp.17 - 23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and tectonic framework of fossil tubular concretions as onshore analogues of cold seep plumbing systems, North Island of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in Southern Amazonia (Madre de Dios Sub-Andean Zone, Peru) (vol 414, pg 451, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.386-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in southern Amazonia (Madre de Dios Sub-Andean Zone, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 414, pp.451 - 471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene evolution of lower trench-slope basins and wedge development in the central Hikurangi subduction margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 591, pp.152-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00828194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic control of the Meteora conglomeratic formations (Mesohellenic basin, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 182 (5), pp.437-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbidite systems in the inner forearc domain of the Hikurangi convergent margin (New zealand): new constraints on the development of trench-slope basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (4), pp.263-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2007.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4136,2669 +4157,2669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
+                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Heckmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323763v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292476v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and spatio-temporal evolution of progradation sequences related to the last glacial cycles in Oreoi-Artemision Channel, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Chanier</w:t>
+                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+                <w:t xml:space="preserve">Max Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Doulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298651v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strike-slip faulting in the western prolongation of the North Anatolian Fault: the Lichades -Oreoi Channel -Skiathos Basin lineament</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298628v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Evia Gulf Rift System in Central Greece: An Asymmetric Rift in the North Anatolian Fault Prolongation (WATER Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The North Evia Gulf rift system in Central Greece: structural development and crustal inheritances from onshore fault analysis and offshore Sparker seismic data (WATER project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587899v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Evia Gulf rift system in Central Greece: structural development and crustal inheritances from onshore fault analysis and offshore Sparker seismic data (WATER project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution d'un rift actif en limite de plaques Eurasie-Egée diffuse et dans le prolongement de la Faille Nord-Anatolienne (projet WATER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669246v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelf-derived mass-transport deposits: origin and significance in the stratigraphic development of trench-slope basins, active Hikurangi margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and active deformation in the North Evia domain, a diffuse plate boundary between Eurasia and Aegean plates in the Western termination of the North Anatolian Fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard-Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift basins and active tectonic control on sedimentary distribution on the western termination of the North Anatolian Fault, Aegean See (Greece) ; First results from WATER cruise (R/V Téthys II, July 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved 3D Coastal Outcrop Models Using Multiple UAV Acquisitions: Example of the Hikurangi Margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mahieux</w:t>
+                <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EAGE Workshop on Unmanned Aerial Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Cretaceous incised-valley fills, exposed in the eastern margin of the Congo basin (central south Atlantic rifted-margin): origin, depositional environments and sequence stratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01915821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing provenance of the early Cretaceous rift and sag-related sediments of the Congo basin: Combining detrital zircon and apatite U-Th-Pb geochronology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01915841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EARLY POST-RIFT INCISED-VALLEY FILLS ALONG THE EASTERN MARGIN OF THE CONGO BASIN (SOUTH ATLANTIC), APTIAN CHELA FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Paterne Kebi-Tsoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01718034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations en fondation et études de diagnostic pour le confortement du barrage de Dardennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Patouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CFBR « Fondations des barrages : caractérisation, traitements, surveillance, réhabilitation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Chambéry, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and monitoring permafrost thawing in a controlled laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on advanced ground penetrating radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformational processes and stratigraphic evolution of the onshore and offshore lower trench slope, Hikurangi active margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU 05- A-03728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Sequence Stratigraphy of an Offshore Trench-Slope Basin-Comparison with a Field Analogue, Hikurangi Subduction Margin, New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6808,293 +6829,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift basins and structural inheritance on the western termination of the North Anatolian Fault, Aegean Sea (Greece) ; First results from WATER cruise (R/V Tethys II, July 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04395903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an early to early-middle Eocene tidal incursion in Southern Amazonia (Madre de Dios Basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Louterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of fluvial sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. Abstract Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7162,51 +7183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2489EAD3"/>
+    <w:nsid w:val="836964FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7393,51 +7414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bailleul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-4236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09666407X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=n3iXFMMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05163233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vadet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brocheray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14802581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04939784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lebrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Paumard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Denudt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Du R&#233;au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04512-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05104672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rine Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Assicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2025.2507895" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brichau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Dantas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04648744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Strachan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Orpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcarthur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2024.2358032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04522035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Duarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2023.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claussmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mcarthur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Claussmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1918729" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1960865" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2021.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Mcarthur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Mccaffrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2021.1977343" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03647960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Strachan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle J. Bland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Orpin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Mcarthur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00288306.2022.2048032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.766946" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wunderlich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D Mcarthur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D Mccaffrey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2018-95" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joanny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2018.101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Louterbach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M40NWSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Field" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2007.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12256" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard-Lenoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chaptal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Paterne Kebi-Tsoumou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915841v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laliche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patouillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tucholka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04395903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>