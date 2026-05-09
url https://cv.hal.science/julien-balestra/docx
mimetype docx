--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -502,390 +502,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix années d’éducation au risque sismique en Haïti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Etienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haïti Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892451v1</w:t>
+                <w:t xml:space="preserve">hal-02383105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dix années d’éducation au risque sismique en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haïti Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Risques sismiques, prévention et préparation, 7 (2), pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383105v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the Rupture Process of the 2009 L’Aquila Earthquake (Mw 6.3) on the Paganica Fault and Investigating the Possibility of Coseismic Motion on Secondary Faults,</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV2G6CQG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-475-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balestra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV2G6CQG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Converset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AZUR4020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>