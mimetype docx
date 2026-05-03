--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiga Toxin Uptake and Sequestration in Extracellular Vesicles Is Mediated by Its B-Subunit</w:t>
+                <w:t xml:space="preserve">Structure–Activity Relationship Studies of Retro-1 Analogues against Shiga Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Willysson</w:t>
+                <w:t xml:space="preserve">Hajer Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lie Ståhl</w:t>
+                <w:t xml:space="preserve">Aurélien Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gillet</w:t>
+                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Alexandra Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (15), pp.8114-8133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12070449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03023143v1</w:t>
+                <w:t xml:space="preserve">hal-03320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Old Ionophore Lasalocid as a Novel Inhibitor of Multiple Toxins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Wu</w:t>
+                <w:t xml:space="preserve">Shiga Toxin Uptake and Sequestration in Extracellular Vesicles Is Mediated by Its B-Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Willysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lie Ståhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12010026⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12070449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02448862v1</w:t>
+                <w:t xml:space="preserve">cea-03023143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of the retrograde Shiga toxin trafficking inhibitor Retro-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Forrester</w:t>
+                <w:t xml:space="preserve">Revisiting Old Ionophore Lasalocid as a Novel Inhibitor of Multiple Toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Rathjen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Collin Bachert</w:t>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Couhert</w:t>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.327-336. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-020-0474-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12010026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321166v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02448862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationship Studies of Retro-1 Analogues against Shiga Toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional dissection of the retrograde Shiga toxin trafficking inhibitor Retro-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Abdelkafi</w:t>
+                <w:t xml:space="preserve">Stefan Rathjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Michau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pons</w:t>
+                <w:t xml:space="preserve">Maria Daniela Garcia-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
+                <w:t xml:space="preserve">Collin Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Clerget</w:t>
+                <w:t xml:space="preserve">Audrey Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (15), pp.8114-8133. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.327-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-020-0474-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320788v1</w:t>
+                <w:t xml:space="preserve">hal-03321166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DABMA: A Derivative of ABMA with Improved Broad-Spectrum Inhibitory Activity of Toxins and Viruses</w:t>
               </w:r>
@@ -1708,667 +1708,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02453943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Effects of ABMA against Herpes Simplex Virus Type 2 In Vitro and In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retro-2 and its dihydroquinazolinone derivatives inhibit filovirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Shtanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Wu</w:t>
+                <w:t xml:space="preserve">Yasuteru Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinpeng Bi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fang Li</w:t>
+                <w:t xml:space="preserve">Ann Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10030119⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02432376v1</w:t>
+                <w:t xml:space="preserve">hal-04352731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Effect of Retro-2.1 against Herpes Simplex Virus Type 2 In Vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiviral Effects of ABMA against Herpes Simplex Virus Type 2 In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Wen Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Wu</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Peng Bi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MICROBIOLOGY AND BIOTECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4014/jmb.1712.12052⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10030119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352689v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02432376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : 23rd and 24th Meetings of the French Society of Toxinology (SFET): Special issue on &amp;quot;Toxins: Immunity, Inflammation and Pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiviral Effect of Retro-2.1 against Herpes Simplex Virus Type 2 In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Wen Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbier</w:t>
+                <w:t xml:space="preserve">Jin Peng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jing Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF MICROBIOLOGY AND BIOTECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2018.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4014/jmb.1712.12052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828958v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of a drug library identifies inhibitors of cell intoxication by CNF1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : 23rd and 24th Meetings of the French Society of Toxinology (SFET): Special issue on &amp;quot;Toxins: Immunity, Inflammation and Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Brewee</w:t>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700631⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2018.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448858v1</w:t>
+                <w:t xml:space="preserve">hal-01828958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-2 and its dihydroquinazolinone derivatives inhibit filovirus infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olena Shtanko</w:t>
+                <w:t xml:space="preserve">Screening of a drug library identifies inhibitors of cell intoxication by CNF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuteru Sakurai</w:t>
+                <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Noël</w:t>
+                <w:t xml:space="preserve">Orane Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.754-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352731v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABMA, a small molecule that inhibits intracellular toxins and pathogens by interfering with late endosomal compartments</w:t>
               </w:r>
@@ -2482,429 +2482,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01675662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;Toxins: New targets and new functions&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Araye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbier</w:t>
+                <w:t xml:space="preserve">Michel R Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazyna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baron</w:t>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153401. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01378747v1</w:t>
+                <w:t xml:space="preserve">hal-01306142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Araye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.e0161743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161743⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452079v1</w:t>
+                <w:t xml:space="preserve">pasteur-01378747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;Toxins: New targets and new functions&amp;quot;.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Correction: The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Araye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.1-3. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.e0161743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306142v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde trafficking inhibitor of Shiga toxins reduces morbidity and mortality of mice infected with enterohemorrhagic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3024,103 +3024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;freshwater and marine toxins&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.1-4. </w:t>
@@ -3164,364 +3164,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small molecule Retro-1 enhances the pharmacological actions of antisense and splice switching oligonucleotides</w:t>
+                <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Ming</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt066⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02432369v1</w:t>
+                <w:t xml:space="preserve">hal-00919888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The small molecule Retro-1 enhances the pharmacological actions of antisense and splice switching oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+                <w:t xml:space="preserve">Michael Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (6), pp.3673-3687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919888v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02432369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitors of the Cellular Trafficking of Ricin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,77 +3568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution and membrane-bound chaperone activity of the diphtheria toxin translocation domain towards the catalytic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Araye-Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin T. Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickolas A. Lavidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dobbertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,90 +4387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic remodeling at the skeletal neuromuscular junction of acetylcholinesterase knockout mice and its physiological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 157-158, pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Colasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint Cloment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4656,545 +4656,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and morphological characterization of a case of autosomal recessive congenital myasthenic syndrome with acetylcholine receptor deficiency due to a N88K rapsyn homozygous mutation.</w:t>
+                <w:t xml:space="preserve">NMR solution structures of delta-conotoxin EVIA from Conus ermineus that selectively acts on vertebrate neuronal Na+ channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eriko Yasaki</w:t>
+                <w:t xml:space="preserve">Laurent Volpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Prioleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Andreux</w:t>
+                <w:t xml:space="preserve">Nicolas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2003.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (20), pp.21356-21366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M309594200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136526v1</w:t>
+                <w:t xml:space="preserve">hal-00136554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A delta-conotoxin from Conus ermineus venom inhibits inactivation in vertebrate neuronal Na+ channels but not in skeletal and cardiac muscles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological and morphological characterization of a case of autosomal recessive congenital myasthenic syndrome with acetylcholine receptor deficiency due to a N88K rapsyn homozygous mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eriko Yasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+                <w:t xml:space="preserve">Frédéric Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2003.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M309576200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00136492v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneration and regeneration of murine skeletal neuromuscular junctions after intramuscular injection with a sublethal dose of Clostridium sordellii lethal toxin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A delta-conotoxin from Conus ermineus venom inhibits inactivation in vertebrate neuronal Na+ channels but not in skeletal and cardiac muscles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3120-3128.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (6), pp.4680-4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M309576200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169722v1</w:t>
+                <w:t xml:space="preserve">hal-00136492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR solution structures of delta-conotoxin EVIA from Conus ermineus that selectively acts on vertebrate neuronal Na+ channels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Degeneration and regeneration of murine skeletal neuromuscular junctions after intramuscular injection with a sublethal dose of Clostridium sordellii lethal toxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel R Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (20), pp.21356-21366. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (6), pp.3120-3128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M309594200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3120-3128.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136554v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contryphan-Vn: a modulator of Ca2+-dependent K+ channels.</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 303 (1), pp.238-46. </w:t>
@@ -5508,64 +5508,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosome Inactivating Proteins: From Plant Defense to Treatments against Human Misuse or Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins10040160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5592,103 +5592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins: New Targets and New Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. MOLGO, E. BENOIT, J. BARBIER, M.R. POPPOF, G. FAURE &amp; D. SERVENT (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en Toxinologie « Toxins: New Targets and New Functions » organisées par la Société Française pour l'Etude des Toxines</w:t>
@@ -5732,77 +5732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater and Marine Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,77 +5868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins: From Threats to Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,103 +6036,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins and Ion transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFET Publications, Gif-sur-Yvette, France, pp.123, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6154,64 +6154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and new technologies in Toxinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,334 +6294,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">delta-Conopeptide EVIA isolated from Conus ermineus is a new pharmacological tool for discriminating sodium channel subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Synaptic efficacy and remodelling at the neuromuscular junction of knockout mice deficient in acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Ladislav Tauc - The World of the Synapse: Molecular Basis, Pathologies and Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Gif sur Yvette, France. pp.254-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125051v1</w:t>
+                <w:t xml:space="preserve">hal-00291775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic efficacy and remodelling at the neuromuscular junction of knockout mice deficient in acetylcholinesterase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">delta-Conopeptide EVIA isolated from Conus ermineus is a new pharmacological tool for discriminating sodium channel subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.247, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley Camp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
-[...39 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291775v1</w:t>
+                <w:t xml:space="preserve">hal-00125051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic remodeling at the skeletal neuromuscular junction of acetylcholinesterase knockout mice and its physiological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,77 +6738,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular alterations and synaptic remodelling after exposure to clostridial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel R. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Gillet and L. Johannes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Toxins from Bacteria and Other Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, Kerala, India, pp.301-326, 2006, ISBN: 81-7736-268-2</w:t>
@@ -6837,64 +6837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial toxins with intracellular targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.G. Pandalai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Cell Science (vol.1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transworld Research Network, Trivandrum, Kerala, Inde, pp.217-239, 2004, Monographie - ISBN: 81-7895-112-6</w:t>
@@ -6936,77 +6936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic transmission at AChE-/- and ColQ-/- knockout mouse neuromuscular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Inestrosa &amp; E. O. Campos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cholinesterase in the Second Millennium : Biomolecular and Pathological Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diseño e Impresiones J&amp;J Ltda, Chile, pp.19-23, 2004, ISBN: 956-299-127-X</w:t>
@@ -7029,208 +7029,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conotoxines: de nouveaux outils pour étudier la diversité des canaux Na+ sensibles au potentiel de membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Conotoxins targeting voltage-sensitive sodium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
+              <w:t xml:space="preserve">P. Ascenzi F. Polticelli &amp; P. Visca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.157-166, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
+              <w:t xml:space="preserve">Bacterial, Plant and Animal toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Signpost (Trivandrum, Kerala, India), pp.127-145, 2003, ISBN: 81-271-0037-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189402v1</w:t>
+                <w:t xml:space="preserve">hal-00189355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des réserves intracellulaires de Ca2+ dans l'augmentation de la libération d'acétylcholine indépendante du Ca2+ externe et provoquée par la brévétoxine-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.81-86, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
@@ -7253,195 +7253,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conotoxins targeting voltage-sensitive sodium channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Les conotoxines: de nouveaux outils pour étudier la diversité des canaux Na+ sensibles au potentiel de membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Ascenzi F. Polticelli &amp; P. Visca. </w:t>
+              <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterial, Plant and Animal toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Signpost (Trivandrum, Kerala, India), pp.127-145, 2003, ISBN: 81-271-0037-4</w:t>
+              <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.157-166, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189355v1</w:t>
+                <w:t xml:space="preserve">hal-00189402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toxines clostridiales de haut poids moléculaire agissant sur les petites protéines G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel R Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Goudey-Perriere, C. Bon, S. Puiseux-Dao &amp; M-P Sauviat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxines et recherches biomédicales (Coll. Rencontres en Toxinologie SFET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Paris, pp.65-74, 2002, ISBN: 2-84299-445-0</w:t>
@@ -7639,51 +7639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhe He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Depta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01653-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Rouzic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Taisne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Forrester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15050304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Willysson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie St&#229;hl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rathjen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniela Garcia-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Bachert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couhert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0474-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Abdelkafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clerget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02453943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shtanko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wen Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Peng Bi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1712.12052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2018.04.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sakurai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Reyes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.11.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01675662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Panigai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15466-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161743" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ming" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Carver" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt066" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4010015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassaing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye-Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08053.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahne Stechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau-Kun Bai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gobbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Merer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.01.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint Cloment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Miana Mena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05030.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSMNTZ7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Schenning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Proctor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas A. Lavidis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03938.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen-Huu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Liberona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C&#225;rdenas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Estrada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.02.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LVBW7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8TNG5XF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2005.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNRS475Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Yasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Prioleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andreux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2003.07.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPM9WDRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309576200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169722v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3120-3128.2004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volpon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309594200" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Raybaudi Massilia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Eliseo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grolleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)00331-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W1N2RF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040160" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.12.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVGVN07T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thieffry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhe He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Depta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01653-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Rouzic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Taisne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Forrester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15050304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Abdelkafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clerget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00298" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Willysson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie St&#229;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rathjen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniela Garcia-Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Bachert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couhert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0474-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02453943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shtanko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sakurai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Reyes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Dai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Bi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wen Dai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Peng Bi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1712.12052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2018.04.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700631" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01675662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Panigai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15466-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Carver" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4010015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassaing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye-Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08053.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahne Stechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau-Kun Bai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gobbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Merer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.01.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint Cloment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Miana Mena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05030.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSMNTZ7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Schenning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Proctor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas A. Lavidis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03938.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen-Huu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Liberona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C&#225;rdenas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Estrada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.02.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LVBW7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8TNG5XF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2005.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNRS475Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volpon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309594200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Yasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Prioleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andreux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2003.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPM9WDRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309576200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3120-3128.2004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Raybaudi Massilia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Eliseo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grolleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)00331-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W1N2RF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040160" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.12.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVGVN07T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thieffry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>