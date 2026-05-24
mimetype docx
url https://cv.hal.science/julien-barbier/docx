--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationship Studies of Retro-1 Analogues against Shiga Toxin</w:t>
+                <w:t xml:space="preserve">Shiga Toxin Uptake and Sequestration in Extracellular Vesicles Is Mediated by Its B-Subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Abdelkafi</w:t>
+                <w:t xml:space="preserve">Annie Willysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Michau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pons</w:t>
+                <w:t xml:space="preserve">Anne-Lie Ståhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
+                <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Clerget</w:t>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (15), pp.8114-8133. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12070449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320788v1</w:t>
+                <w:t xml:space="preserve">cea-03023143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiga Toxin Uptake and Sequestration in Extracellular Vesicles Is Mediated by Its B-Subunit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Old Ionophore Lasalocid as a Novel Inhibitor of Multiple Toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Willysson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12070449⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12010026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03023143v1</w:t>
+                <w:t xml:space="preserve">pasteur-02448862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Old Ionophore Lasalocid as a Novel Inhibitor of Multiple Toxins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Functional dissection of the retrograde Shiga toxin trafficking inhibitor Retro-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Forrester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barbier</w:t>
+                <w:t xml:space="preserve">Stefan Rathjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Daniela Garcia-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+                <w:t xml:space="preserve">Audrey Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.327-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12010026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-020-0474-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02448862v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of the retrograde Shiga toxin trafficking inhibitor Retro-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–Activity Relationship Studies of Retro-1 Analogues against Shiga Toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Rathjen</w:t>
+                <w:t xml:space="preserve">Hajer Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Daniela Garcia-Castillo</w:t>
+                <w:t xml:space="preserve">Aurélien Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collin Bachert</w:t>
+                <w:t xml:space="preserve">Flora Ngadjeua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Couhert</w:t>
+                <w:t xml:space="preserve">Alexandra Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.327-336. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (15), pp.8114-8133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-020-0474-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321166v1</w:t>
+                <w:t xml:space="preserve">hal-03320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DABMA: A Derivative of ABMA with Improved Broad-Spectrum Inhibitory Activity of Toxins and Viruses</w:t>
               </w:r>
@@ -1708,667 +1708,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02453943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-2 and its dihydroquinazolinone derivatives inhibit filovirus infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiviral Effects of ABMA against Herpes Simplex Virus Type 2 In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuteru Sakurai</w:t>
+                <w:t xml:space="preserve">Wenwen Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Reyes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
+                <w:t xml:space="preserve">Jinpeng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10030119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352731v1</w:t>
+                <w:t xml:space="preserve">cea-02432376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Effects of ABMA against Herpes Simplex Virus Type 2 In Vitro and In Vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenwen Dai</w:t>
+                <w:t xml:space="preserve">Antiviral Effect of Retro-2.1 against Herpes Simplex Virus Type 2 In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Peng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10030119⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MICROBIOLOGY AND BIOTECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4014/jmb.1712.12052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02432376v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Effect of Retro-2.1 against Herpes Simplex Virus Type 2 In Vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Wu</w:t>
+                <w:t xml:space="preserve">Screening of a drug library identifies inhibitors of cell intoxication by CNF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Peng Bi</w:t>
+                <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Yu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Sylvain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MICROBIOLOGY AND BIOTECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4014/jmb.1712.12052⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.754-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201700631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352689v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : 23rd and 24th Meetings of the French Society of Toxinology (SFET): Special issue on &amp;quot;Toxins: Immunity, Inflammation and Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, pp.1 - 5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2018.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of a drug library identifies inhibitors of cell intoxication by CNF1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Brewee</w:t>
+                <w:t xml:space="preserve">Retro-2 and its dihydroquinazolinone derivatives inhibit filovirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Shtanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichard</w:t>
+                <w:t xml:space="preserve">Yasuteru Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orane Visvikis</w:t>
+                <w:t xml:space="preserve">Ann Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (7), pp.754-761. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201700631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448858v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABMA, a small molecule that inhibits intracellular toxins and pathogens by interfering with late endosomal compartments</w:t>
               </w:r>
@@ -2482,429 +2482,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01675662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;Toxins: New targets and new functions&amp;quot;.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Araye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel R Popoff</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazyna Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+                <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.1-3. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306142v1</w:t>
+                <w:t xml:space="preserve">pasteur-01378747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Correction: The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Araye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153401⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.e0161743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01378747v1</w:t>
+                <w:t xml:space="preserve">hal-01452079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: The Translocation Domain of Botulinum Neurotoxin A Moderates the Propensity of the Catalytic Domain to Interact with Membranes at Acidic pH.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;Toxins: New targets and new functions&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baron</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel R Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazyna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.e0161743. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452079v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrograde trafficking inhibitor of Shiga toxins reduces morbidity and mortality of mice infected with enterohemorrhagic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3024,103 +3024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Special Issue on &amp;quot;freshwater and marine toxins&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.1-4. </w:t>
@@ -3183,90 +3183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Special issue on &amp;quot;toxins: from threats to benefits&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.1-2. </w:t>
@@ -3438,90 +3438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitors of the Cellular Trafficking of Ricin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,77 +3568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution and membrane-bound chaperone activity of the diphtheria toxin translocation domain towards the catalytic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Araye-Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin T. Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickolas A. Lavidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dobbertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,90 +4387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic remodeling at the skeletal neuromuscular junction of acetylcholinesterase knockout mice and its physiological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 157-158, pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Colasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint Cloment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4656,545 +4656,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR solution structures of delta-conotoxin EVIA from Conus ermineus that selectively acts on vertebrate neuronal Na+ channels.</w:t>
+                <w:t xml:space="preserve">Electrophysiological and morphological characterization of a case of autosomal recessive congenital myasthenic syndrome with acetylcholine receptor deficiency due to a N88K rapsyn homozygous mutation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Volpon</w:t>
+                <w:t xml:space="preserve">Eriko Yasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Lamthanh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Cassandra Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M309594200⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2003.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136554v1</w:t>
+                <w:t xml:space="preserve">hal-00136526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and morphological characterization of a case of autosomal recessive congenital myasthenic syndrome with acetylcholine receptor deficiency due to a N88K rapsyn homozygous mutation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A delta-conotoxin from Conus ermineus venom inhibits inactivation in vertebrate neuronal Na+ channels but not in skeletal and cardiac muscles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Richard</w:t>
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andreux</w:t>
+                <w:t xml:space="preserve">Frédéric Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2003.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (6), pp.4680-4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M309576200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00136526v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A delta-conotoxin from Conus ermineus venom inhibits inactivation in vertebrate neuronal Na+ channels but not in skeletal and cardiac muscles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Degeneration and regeneration of murine skeletal neuromuscular junctions after intramuscular injection with a sublethal dose of Clostridium sordellii lethal toxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel R Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M309576200⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (6), pp.3120-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3120-3128.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136492v1</w:t>
+                <w:t xml:space="preserve">hal-00169722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneration and regeneration of murine skeletal neuromuscular junctions after intramuscular injection with a sublethal dose of Clostridium sordellii lethal toxin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">NMR solution structures of delta-conotoxin EVIA from Conus ermineus that selectively acts on vertebrate neuronal Na+ channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Volpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72 (6), pp.3120-3128. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (20), pp.21356-21366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3120-3128.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M309594200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169722v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contryphan-Vn: a modulator of Ca2+-dependent K+ channels.</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 303 (1), pp.238-46. </w:t>
@@ -5508,64 +5508,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosome Inactivating Proteins: From Plant Defense to Treatments against Human Misuse or Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins10040160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5592,103 +5592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins: New Targets and New Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. MOLGO, E. BENOIT, J. BARBIER, M.R. POPPOF, G. FAURE &amp; D. SERVENT (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en Toxinologie « Toxins: New Targets and New Functions » organisées par la Société Française pour l'Etude des Toxines</w:t>
@@ -5732,77 +5732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater and Marine Toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,77 +5868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins: From Threats to Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgó</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,77 +6036,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxins and Ion transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,64 +6154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and new technologies in Toxinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,334 +6294,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic efficacy and remodelling at the neuromuscular junction of knockout mice deficient in acetylcholinesterase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">delta-Conopeptide EVIA isolated from Conus ermineus is a new pharmacological tool for discriminating sodium channel subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Lamthanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.247, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley Camp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2005.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmer Taylor</w:t>
-[...39 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291775v1</w:t>
+                <w:t xml:space="preserve">hal-00125051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">delta-Conopeptide EVIA isolated from Conus ermineus is a new pharmacological tool for discriminating sodium channel subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Synaptic efficacy and remodelling at the neuromuscular junction of knockout mice deficient in acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Ladislav Tauc - The World of the Synapse: Molecular Basis, Pathologies and Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Gif sur Yvette, France. pp.254-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125051v1</w:t>
+                <w:t xml:space="preserve">hal-00291775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic remodeling at the skeletal neuromuscular junction of acetylcholinesterase knockout mice and its physiological relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,77 +6738,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular alterations and synaptic remodelling after exposure to clostridial toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel R. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Gillet and L. Johannes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Toxins from Bacteria and Other Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, Kerala, India, pp.301-326, 2006, ISBN: 81-7736-268-2</w:t>
@@ -6837,64 +6837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial toxins with intracellular targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.G. Pandalai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Cell Science (vol.1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transworld Research Network, Trivandrum, Kerala, Inde, pp.217-239, 2004, Monographie - ISBN: 81-7895-112-6</w:t>
@@ -6936,77 +6936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic transmission at AChE-/- and ColQ-/- knockout mouse neuromuscular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Inestrosa &amp; E. O. Campos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cholinesterase in the Second Millennium : Biomolecular and Pathological Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diseño e Impresiones J&amp;J Ltda, Chile, pp.19-23, 2004, ISBN: 956-299-127-X</w:t>
@@ -7029,419 +7029,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conotoxins targeting voltage-sensitive sodium channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Implication des réserves intracellulaires de Ca2+ dans l'augmentation de la libération d'acétylcholine indépendante du Ca2+ externe et provoquée par la brévétoxine-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Ascenzi F. Polticelli &amp; P. Visca. </w:t>
+              <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterial, Plant and Animal toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Signpost (Trivandrum, Kerala, India), pp.127-145, 2003, ISBN: 81-271-0037-4</w:t>
+              <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.81-86, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189355v1</w:t>
+                <w:t xml:space="preserve">hal-00189404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des réserves intracellulaires de Ca2+ dans l'augmentation de la libération d'acétylcholine indépendante du Ca2+ externe et provoquée par la brévétoxine-3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Les conotoxines: de nouveaux outils pour étudier la diversité des canaux Na+ sensibles au potentiel de membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.81-86, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.157-166, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189404v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conotoxines: de nouveaux outils pour étudier la diversité des canaux Na+ sensibles au potentiel de membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Conotoxins targeting voltage-sensitive sodium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Goudey-Perriere, E. Benoit, C. Bon &amp; S. Puiseux-Dao. </w:t>
+              <w:t xml:space="preserve">P. Ascenzi F. Polticelli &amp; P. Visca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxinogenèse – Biosynthèse, ingénierie, polymorphisme, neutralisation des toxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.157-166, 2003, ISBN: 2-84299-481-7 / Ean 13 : 9782842994815</w:t>
+              <w:t xml:space="preserve">Bacterial, Plant and Animal toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Signpost (Trivandrum, Kerala, India), pp.127-145, 2003, ISBN: 81-271-0037-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189402v1</w:t>
+                <w:t xml:space="preserve">hal-00189355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les toxines clostridiales de haut poids moléculaire agissant sur les petites protéines G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel R Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Molgó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Goudey-Perriere, C. Bon, S. Puiseux-Dao &amp; M-P Sauviat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxines et recherches biomédicales (Coll. Rencontres en Toxinologie SFET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Paris, pp.65-74, 2002, ISBN: 2-84299-445-0</w:t>
@@ -7639,51 +7639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhe He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Depta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01653-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Rouzic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Taisne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Forrester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15050304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Abdelkafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clerget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00298" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Willysson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie St&#229;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rathjen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniela Garcia-Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Bachert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couhert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0474-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02453943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shtanko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sakurai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Reyes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Dai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Bi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wen Dai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Peng Bi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1712.12052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2018.04.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700631" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01675662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Panigai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15466-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Carver" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4010015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassaing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye-Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08053.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahne Stechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau-Kun Bai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gobbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Merer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.01.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint Cloment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Miana Mena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05030.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSMNTZ7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Schenning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Proctor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas A. Lavidis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03938.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen-Huu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Liberona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C&#225;rdenas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Estrada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.02.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LVBW7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8TNG5XF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2005.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNRS475Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volpon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309594200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Yasaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Prioleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andreux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2003.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPM9WDRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309576200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3120-3128.2004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Raybaudi Massilia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Eliseo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grolleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)00331-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W1N2RF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040160" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.12.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVGVN07T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thieffry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhe He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Depta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caramelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cigler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01653-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Rouzic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Taisne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Forrester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lussignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15050304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Anvi Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Karpman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cintrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03023143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Willysson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie St&#229;hl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02448862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12010026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rathjen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniela Garcia-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Bachert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couhert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-0474-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Abdelkafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Ngadjeua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clerget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02453943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shtanko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Wen Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Peng Bi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4014/jmb.1712.12052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Visvikis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2018.04.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sakurai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Reyes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.11.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01675662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Panigai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15466-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01378747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161743" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R Popoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Shima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hinsinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cintrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00455-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.11.217" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM0G1W0P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Carver" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02432365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4010015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassaing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Araye-Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08053.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahne Stechmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siau-Kun Bai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gobbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Merer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.01.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint Cloment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Miana Mena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05030.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSMNTZ7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Schenning" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin T. Proctor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas A. Lavidis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03938.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen-Huu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Jaimovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Liberona" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C&#225;rdenas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Estrada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.02.053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LVBW7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8TNG5XF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2005.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNRS475Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Yasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Prioleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andreux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2003.07.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPM9WDRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309576200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169722v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3120-3128.2004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volpon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309594200" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Raybaudi Massilia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Eliseo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grolleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(03)00331-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W1N2RF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040160" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ladant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2005.12.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVGVN07T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291775v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thieffry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>