--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692350v1</w:t>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t>
               </w:r>
@@ -970,51 +970,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111, pp.2310 - 2323. </w:t>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.2310-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,64 +1701,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>