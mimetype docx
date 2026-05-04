--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1557,286 +1557,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des populations d’ongulés sauvages sur la régénération forestière du chêne : le dispositif EFFORT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Said</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Méline Reeb</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152 (3), pp.417-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155807v1</w:t>
+                <w:t xml:space="preserve">hal-02399726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des populations d’ongulés sauvages sur la régénération forestière du chêne : le dispositif EFFORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Reeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 322, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399726v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>