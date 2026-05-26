--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+                <w:t xml:space="preserve">hal-04692350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692350v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,64 +1576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03702537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>