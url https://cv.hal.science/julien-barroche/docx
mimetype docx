--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -2972,199 +2972,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education et Etat éducateur. La question de l'éducation dans la philosophie de l'Etat</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Barroche, Nathalie Le Bouëdec, Xavier Pons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'Etat éducateur. Pour une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Hamarttan, pp.35-70, 2008</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587284v1</w:t>
+                <w:t xml:space="preserve">hal-03587273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Education et Etat éducateur. La question de l'éducation dans la philosophie de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Barroche, Nathalie Le Bouëdec, Xavier Pons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'Etat éducateur. Pour une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-34, 2008</w:t>
+              <w:t xml:space="preserve">, L'Hamarttan, pp.35-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587273v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCWA (Economic and Social Commission for Western Asia): Striving for Regional Integration</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ED498DD"/>
+    <w:nsid w:val="552DE762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-barroche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087300036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.096.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.028.0307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-constitutionnel-democratie-nation-l-europe-9782807948150.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-moment-europeen--9791037038579-page-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crign.2024.01.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010IEPP0049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-barroche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087300036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.096.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.028.0307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-constitutionnel-democratie-nation-l-europe-9782807948150.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-moment-europeen--9791037038579-page-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crign.2024.01.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010IEPP0049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>