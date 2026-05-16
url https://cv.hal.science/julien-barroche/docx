--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -2607,173 +2607,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hauriou</w:t>
+                <w:t xml:space="preserve">Une succession de traités peut-elle tenir lieu de constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Descamps, Rafael Domingo Osle. </w:t>
+              <w:t xml:space="preserve">Céline Jouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Christian Jurists in French History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.342-357, 2019</w:t>
+              <w:t xml:space="preserve">La Constitution matérielle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.211-229, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587386v1</w:t>
+                <w:t xml:space="preserve">hal-03587395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une succession de traités peut-elle tenir lieu de constitution ?</w:t>
+                <w:t xml:space="preserve">Maurice Hauriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Jouin. </w:t>
+              <w:t xml:space="preserve">Olivier Descamps, Rafael Domingo Osle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Constitution matérielle de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.211-229, 2019</w:t>
+              <w:t xml:space="preserve">Great Christian Jurists in French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.342-357, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587395v1</w:t>
+                <w:t xml:space="preserve">hal-03587386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument sociologique chez Maurice Hauriou</w:t>
               </w:r>
@@ -2972,199 +2972,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Education et Etat éducateur. La question de l'éducation dans la philosophie de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Barroche, Nathalie Le Bouëdec, Xavier Pons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'Etat éducateur. Pour une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-34, 2008</w:t>
+              <w:t xml:space="preserve">, L'Hamarttan, pp.35-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587273v1</w:t>
+                <w:t xml:space="preserve">hal-03587284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education et Etat éducateur. La question de l'éducation dans la philosophie de l'Etat</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Barroche, Nathalie Le Bouëdec, Xavier Pons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'Etat éducateur. Pour une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Hamarttan, pp.35-70, 2008</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587284v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCWA (Economic and Social Commission for Western Asia): Striving for Regional Integration</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="552DE762"/>
+    <w:nsid w:val="128D2766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-barroche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087300036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.096.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.028.0307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-constitutionnel-democratie-nation-l-europe-9782807948150.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-moment-europeen--9791037038579-page-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crign.2024.01.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010IEPP0049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-barroche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087300036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.096.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.028.0307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.023.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-constitutionnel-democratie-nation-l-europe-9782807948150.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/le-moment-europeen--9791037038579-page-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crign.2024.01.0081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010IEPP0049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>