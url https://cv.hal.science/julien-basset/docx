--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -1164,429 +1164,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in strongly driven diffusive Josephson junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Signature of Topological Andreev level Crossings in a Bismuth-based Josephson Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Estève</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.076802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349566v1</w:t>
+                <w:t xml:space="preserve">hal-02359221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High kinetic inductance microwave resonators made by He-Beam assisted deposition of tungsten nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Watfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Féchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (10), pp.102601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5080925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Signature of Topological Andreev level Crossings in a Bismuth-based Josephson Junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Murani</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in strongly driven diffusive Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dassonneville</w:t>
+                <w:t xml:space="preserve">M. Kuzmanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kasumov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Basset</w:t>
+                <w:t xml:space="preserve">P. Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrier</w:t>
+                <w:t xml:space="preserve">T. T Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.076802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359221v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission noise and high frequency cut-off of the Kondo effect in a quantum dot</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1817,265 +1817,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency quantum admittance and noise measurement with an on-chip resonant circuit</w:t>
+                <w:t xml:space="preserve">Measurement of quantum noise in a carbon nanotube quantum dot in the Kondo regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Moca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaránd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.085435⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.046802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883071v1</w:t>
+                <w:t xml:space="preserve">hal-04883016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of quantum noise in a carbon nanotube quantum dot in the Kondo regime</w:t>
+                <w:t xml:space="preserve">High-frequency quantum admittance and noise measurement with an on-chip resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Deblock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.046802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.085435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883016v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission and absorption quantum noise measurement with an on-chip resonant circuit</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Stanisavljevi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giorgio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blundo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pettinari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.076302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;vrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01149-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aiello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;chant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34762-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Quay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meydi Ferrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Arakawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02232-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Heikkil&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watfa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;chant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dassonneville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.076802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.041412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.085435" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Moca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zar&#225;nd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.046802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.166801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Stanisavljevi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giorgio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blundo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pettinari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.076302" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;vrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01149-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aiello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;chant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34762-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Quay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meydi Ferrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Delagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Arakawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02232-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dassonneville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.076802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watfa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;chant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Heikkil&#228;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.041412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Moca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zar&#225;nd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.046802" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.085435" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.166801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>