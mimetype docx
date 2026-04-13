--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -3229,272 +3229,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musées et dynamique urbaine</w:t>
+                <w:t xml:space="preserve">Das Musée du Luxembourg und der Erste Weltkrieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Miguel Ángel Chaves Martín </w:t>
+              <w:t xml:space="preserve">Bénédicte Savoy; Christina Kott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudad, Arquitectura y Patrimonio</w:t>
+              <w:t xml:space="preserve">Mars &amp; Museum. Europäische Museen im Ersten Weltkrieg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universidad Complutense de Madrid / Grupo de Investigación Arte, Arquitectura y Comunicación en la Ciudad Contemporánea</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-27, 2016, 978-84-617-5584-4</w:t>
+                <w:t xml:space="preserve">Böhlau Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2016, 978-3-412-50390-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433580v1</w:t>
+                <w:t xml:space="preserve">hal-01433590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Musée du Luxembourg und der Erste Weltkrieg</w:t>
+                <w:t xml:space="preserve">Le Musée du Luxembourg et son quartier à la veille de la Première Guerre mondiale : un écosystème urbain fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Savoy; Christina Kott. </w:t>
+              <w:t xml:space="preserve">Miguel Ángel Chavés Martín, J. Pedro Lorente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars &amp; Museum. Europäische Museen im Ersten Weltkrieg</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-146, 2016, 978-3-412-50390-1</w:t>
+              <w:t xml:space="preserve">Barrios artísticos y distritos culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icono14, pp.85-106, 2016, 978-84-940289-7-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433590v1</w:t>
+                <w:t xml:space="preserve">hal-01933696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Musée du Luxembourg et son quartier à la veille de la Première Guerre mondiale : un écosystème urbain fragile</w:t>
+                <w:t xml:space="preserve">Musées et dynamique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Miguel Ángel Chavés Martín, J. Pedro Lorente. </w:t>
+              <w:t xml:space="preserve">Miguel Ángel Chaves Martín </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barrios artísticos y distritos culturales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Icono14, pp.85-106, 2016, 978-84-940289-7-7</w:t>
+              <w:t xml:space="preserve">Ciudad, Arquitectura y Patrimonio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Complutense de Madrid / Grupo de Investigación Arte, Arquitectura y Comunicación en la Ciudad Contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-27, 2016, 978-84-617-5584-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933696v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of identical reconstruction on French heritage sites</w:t>
               </w:r>
@@ -5123,165 +5123,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El museo y la dinámica urbana</w:t>
+                <w:t xml:space="preserve">Le chantier comme attraction, in situ/on line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornadas Arte y Ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Madrid, España</w:t>
+              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez; ENSA Paris-La Villette; Université Paris 1, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933710v1</w:t>
+                <w:t xml:space="preserve">hal-03869375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier comme attraction, in situ/on line</w:t>
+                <w:t xml:space="preserve">El museo y la dinámica urbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez; ENSA Paris-La Villette; Université Paris 1, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">VII Jornadas Arte y Ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869375v1</w:t>
+                <w:t xml:space="preserve">hal-01933710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée en son jardin</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4841EF93"/>
+    <w:nsid w:val="611E756E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6151,51 +6151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38AB69EC"/>
+    <w:nsid w:val="04585EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6299,51 +6299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B725E157"/>
+    <w:nsid w:val="4EB65E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D16C076B"/>
+    <w:nsid w:val="446E8185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6595,51 +6595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E397A44"/>
+    <w:nsid w:val="567A6A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6743,51 +6743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="070E64AA"/>
+    <w:nsid w:val="7468FDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6891,51 +6891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B1DD4B38"/>
+    <w:nsid w:val="6D2F3B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7039,51 +7039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57590449"/>
+    <w:nsid w:val="D75EF66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7187,51 +7187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A747C585"/>
+    <w:nsid w:val="A2EF2B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7335,51 +7335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="829E23BE"/>
+    <w:nsid w:val="17EA504E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7483,51 +7483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="32841E76"/>
+    <w:nsid w:val="D2AC51EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7631,51 +7631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="197FA675"/>
+    <w:nsid w:val="C684A485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7779,51 +7779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="449429A5"/>
+    <w:nsid w:val="673B70A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7927,51 +7927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0CB59FB8"/>
+    <w:nsid w:val="B587E491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8075,51 +8075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8BF6900A"/>
+    <w:nsid w:val="6B35AA95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8223,51 +8223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="52628322"/>
+    <w:nsid w:val="B7DBCFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8371,51 +8371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0EC1F031"/>
+    <w:nsid w:val="AF15E31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8519,51 +8519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4D519CC1"/>
+    <w:nsid w:val="2C82AD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8667,51 +8667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B5747203"/>
+    <w:nsid w:val="0D9D38AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8952,51 +8952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bastoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1799-7831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142675172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://padlet.com/julienbastoen/atlas-des-conflits-d-am-nagement-rennes-m-tropole-pr-sentati-eb79y9osddc9gso7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainecf.org/apply-for-a-grant/help-for-applicants/grants-for-individuals/keepers-preservation-education-fund/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexcap.fr/micro-projets/exposer-lhistoire-dune-collection-le-musee-face-au-present/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document11438.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/book/1969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/archives-en-acte-arts-plastiques-danse-performance-9782842928292-0-669.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/sites/default/files/archives19_bastoen.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arteyciudad.com/ciudad-arquitectura-patrimonio-ponencias-comunicaciones-las-vii-jornadas-internacionales-arte-ciudad/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-50390-1.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/penser-et-pratiquer-l-esprit-du-lieu-reflecting-on-and-practicing-the-spirit-of-place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1067/Arte+en+el+espacio+p%FAblico%3A+barrios+art%EDsticos+y+revitalizaci%F3n+urbana-0.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01933649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bastoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1799-7831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142675172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://padlet.com/julienbastoen/atlas-des-conflits-d-am-nagement-rennes-m-tropole-pr-sentati-eb79y9osddc9gso7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainecf.org/apply-for-a-grant/help-for-applicants/grants-for-individuals/keepers-preservation-education-fund/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexcap.fr/micro-projets/exposer-lhistoire-dune-collection-le-musee-face-au-present/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document11438.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/book/1969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/archives-en-acte-arts-plastiques-danse-performance-9782842928292-0-669.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/sites/default/files/archives19_bastoen.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-50390-1.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arteyciudad.com/ciudad-arquitectura-patrimonio-ponencias-comunicaciones-las-vii-jornadas-internacionales-arte-ciudad/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/penser-et-pratiquer-l-esprit-du-lieu-reflecting-on-and-practicing-the-spirit-of-place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1067/Arte+en+el+espacio+p%FAblico%3A+barrios+art%EDsticos+y+revitalizaci%F3n+urbana-0.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01933649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>