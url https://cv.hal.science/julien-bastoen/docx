--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -5123,165 +5123,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier comme attraction, in situ/on line</w:t>
+                <w:t xml:space="preserve">El museo y la dinámica urbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez; ENSA Paris-La Villette; Université Paris 1, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">VII Jornadas Arte y Ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869375v1</w:t>
+                <w:t xml:space="preserve">hal-01933710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El museo y la dinámica urbana</w:t>
+                <w:t xml:space="preserve">Le chantier comme attraction, in situ/on line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornadas Arte y Ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Madrid, España</w:t>
+              <w:t xml:space="preserve">Tourisme culturel et détournements patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez; ENSA Paris-La Villette; Université Paris 1, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933710v1</w:t>
+                <w:t xml:space="preserve">hal-03869375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée en son jardin</w:t>
               </w:r>
@@ -5399,165 +5399,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural cloning and alternate history: mapping controversies from Versailles to Paris</w:t>
+                <w:t xml:space="preserve">The Luxembourg Museum During the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Architectural Historians 67th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">Mars und Museum. Europäische Museen Im Ersten Weltkrieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Berlin, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931446v1</w:t>
+                <w:t xml:space="preserve">hal-01933677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Luxembourg Museum During the First World War</w:t>
+                <w:t xml:space="preserve">Architectural cloning and alternate history: mapping controversies from Versailles to Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bastoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mars und Museum. Europäische Museen Im Ersten Weltkrieg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Berlin, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Society of Architectural Historians 67th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933677v1</w:t>
+                <w:t xml:space="preserve">hal-01931446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clonage architectural, remède à la dénaturation de l’esprit du lieu ?</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="611E756E"/>
+    <w:nsid w:val="8297E9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6151,51 +6151,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04585EA5"/>
+    <w:nsid w:val="5B4A4930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6299,51 +6299,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EB65E02"/>
+    <w:nsid w:val="F94BE5DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="446E8185"/>
+    <w:nsid w:val="53A6BB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6595,51 +6595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="567A6A13"/>
+    <w:nsid w:val="49EA57A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6743,51 +6743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7468FDB8"/>
+    <w:nsid w:val="50C5FBCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6891,51 +6891,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6D2F3B79"/>
+    <w:nsid w:val="A4CAE76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7039,51 +7039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D75EF66B"/>
+    <w:nsid w:val="8F0B1ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7187,51 +7187,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A2EF2B08"/>
+    <w:nsid w:val="9A1FEFBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7335,51 +7335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="17EA504E"/>
+    <w:nsid w:val="CEE17AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7483,51 +7483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D2AC51EA"/>
+    <w:nsid w:val="C2EC2C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7631,51 +7631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C684A485"/>
+    <w:nsid w:val="B2A44479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7779,51 +7779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="673B70A0"/>
+    <w:nsid w:val="6EDE1F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7927,51 +7927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B587E491"/>
+    <w:nsid w:val="5167EFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8075,51 +8075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6B35AA95"/>
+    <w:nsid w:val="8687D6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8223,51 +8223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B7DBCFCB"/>
+    <w:nsid w:val="043AF519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8371,51 +8371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AF15E31F"/>
+    <w:nsid w:val="5A82A96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8519,51 +8519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2C82AD29"/>
+    <w:nsid w:val="312A3AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8667,51 +8667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0D9D38AA"/>
+    <w:nsid w:val="D42A264A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8952,51 +8952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bastoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1799-7831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142675172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://padlet.com/julienbastoen/atlas-des-conflits-d-am-nagement-rennes-m-tropole-pr-sentati-eb79y9osddc9gso7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainecf.org/apply-for-a-grant/help-for-applicants/grants-for-individuals/keepers-preservation-education-fund/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexcap.fr/micro-projets/exposer-lhistoire-dune-collection-le-musee-face-au-present/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document11438.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/book/1969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/archives-en-acte-arts-plastiques-danse-performance-9782842928292-0-669.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/sites/default/files/archives19_bastoen.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-50390-1.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arteyciudad.com/ciudad-arquitectura-patrimonio-ponencias-comunicaciones-las-vii-jornadas-internacionales-arte-ciudad/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/penser-et-pratiquer-l-esprit-du-lieu-reflecting-on-and-practicing-the-spirit-of-place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1067/Arte+en+el+espacio+p%FAblico%3A+barrios+art%EDsticos+y+revitalizaci%F3n+urbana-0.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01933649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bastoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1799-7831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142675172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://padlet.com/julienbastoen/atlas-des-conflits-d-am-nagement-rennes-m-tropole-pr-sentati-eb79y9osddc9gso7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainecf.org/apply-for-a-grant/help-for-applicants/grants-for-individuals/keepers-preservation-education-fund/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labexcap.fr/micro-projets/exposer-lhistoire-dune-collection-le-musee-face-au-present/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document11438.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unlp.edu.ar/index.php/unlp/catalog/book/1969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/nouveautes/archives-en-acte-arts-plastiques-danse-performance-9782842928292-0-669.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/sites/default/files/archives19_bastoen.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-50390-1.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arteyciudad.com/ciudad-arquitectura-patrimonio-ponencias-comunicaciones-las-vii-jornadas-internacionales-arte-ciudad/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/penser-et-pratiquer-l-esprit-du-lieu-reflecting-on-and-practicing-the-spirit-of-place" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puz.unizar.es/detalle/1067/Arte+en+el+espacio+p%FAblico%3A+barrios+art%EDsticos+y+revitalizaci%F3n+urbana-0.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01933649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>