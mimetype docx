--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -431,697 +431,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
+                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonnard</w:t>
+                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+                <w:t xml:space="preserve">Laure Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Singer</w:t>
+                <w:t xml:space="preserve">Peggy Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
+                <w:t xml:space="preserve">Roxane Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219166v1</w:t>
+                <w:t xml:space="preserve">hal-04163589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the functional interfaces between retroviral intasomes and the human nucleosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
+                <w:t xml:space="preserve">D. Lapaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Asselin</w:t>
+                <w:t xml:space="preserve">C. Tumiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Tilly</w:t>
+                <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Batisse</w:t>
+                <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.e0108323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01083-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163589v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the functional interfaces between retroviral intasomes and the human nucleosome</w:t>
+                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mauro</w:t>
+                <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lapaillerie</w:t>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tumiotto</w:t>
+                <w:t xml:space="preserve">Matthew Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charlier</w:t>
+                <w:t xml:space="preserve">Zhe Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (4), pp.e0108323. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01083-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628665v2</w:t>
+                <w:t xml:space="preserve">hal-04219166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
+                <w:t xml:space="preserve">Efficient production of protein complexes in mammalian cells using a poxvirus vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
+                <w:t xml:space="preserve">Robert Drillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvat</w:t>
+                <w:t xml:space="preserve">Karine Pradeau Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Miele</w:t>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Batisse</w:t>
+                <w:t xml:space="preserve">Joelle Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillon</w:t>
+                <w:t xml:space="preserve">Emma Schenckbecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434126v1</w:t>
+                <w:t xml:space="preserve">hal-04076601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient production of protein complexes in mammalian cells using a poxvirus vector</w:t>
+                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Drillien</w:t>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pradeau Aubreton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Schenckbecher</w:t>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (12), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076601v1</w:t>
+                <w:t xml:space="preserve">hal-03434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conserved uORF Regulates APOBEC3G Translation and Is Targeted by HIV-1 Vif Protein to Repress the Antiviral Factor</w:t>
               </w:r>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Seissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and Functions of the HIV-1 Pre-Integration Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High Resolution Structures of the HIV-1 In/LEDGF/DNA Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pradeau-Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyindamola Oladosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1637,338 +1637,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA minicircles clarify the specific role of DNA structure on retroviral integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translational regulation of APOBEC3G mRNA by Vif requires its 5′UTR and contributes to restoring HIV-1 infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Libre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pasi</w:t>
+                <w:t xml:space="preserve">Gaëlle Mercenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mornico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Batisse</w:t>
+                <w:t xml:space="preserve">Delphine Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw651⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01416869v1</w:t>
+                <w:t xml:space="preserve">hal-02294208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational regulation of APOBEC3G mRNA by Vif requires its 5′UTR and contributes to restoring HIV-1 infectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">DNA minicircles clarify the specific role of DNA structure on retroviral integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mornico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Juchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (16), pp.7830 - 7847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep39507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294208v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01416869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Replication and the Cellular Eukaryotic Translation Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Libre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barroso-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ziglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.53. </w:t>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bernacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.356-358. </w:t>
@@ -2313,51 +2313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Vif oligomerization and RNA chaperone activity in HIV-1 replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Nuclear Poly(A)-binding Protein Nab2 Reveals Association with the Yeast Transcriptome and a Messenger Ribonucleoprotein Core Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Intranuclear Capsid Assembly and Production of gp350</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Production of Infectious Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Pich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Pre-Integration Complexes. Structures, Functions and Drug Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo M. Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOBEC3F/G and Vif: Action and Counteractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Libre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,64 +3220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pradeau Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-328, 2018, </w:t>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Seissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the export factor EB2 during the productive cycle of Epstein-Barr Virus (EBV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. ENS Lyon, CNRS &amp; INRIA, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3751E85"/>
+    <w:nsid w:val="AEB3503A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-batisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112208908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4338-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batissej@igbmc.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batisse@unistra.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbmc.fr/research/department/3/team/124/%EF%BB%BF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesvie.unistra.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628665v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapaillerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tumiotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01083-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau Aubreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mezher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Libre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Seissler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bruch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2018.11.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau-Aubreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyindamola Oladosu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Juchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw651" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mercenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Richer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7010199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Soledad Valera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Armas-Rillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ziglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0181-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012284007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Sleiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQNMH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7101-5_376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03713057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-batisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112208908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4338-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batissej@igbmc.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batisse@unistra.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbmc.fr/research/department/3/team/124/%EF%BB%BF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesvie.unistra.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628665v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapaillerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tumiotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01083-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau Aubreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mezher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Libre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Seissler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bruch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2018.11.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau-Aubreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyindamola Oladosu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mercenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Richer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39507" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Juchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw651" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7010199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Soledad Valera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Armas-Rillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ziglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0181-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012284007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Sleiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQNMH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7101-5_376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03713057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>