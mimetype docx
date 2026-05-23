--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -431,429 +431,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
+                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
+                <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Asselin</w:t>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Tilly</w:t>
+                <w:t xml:space="preserve">Matthew Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Batisse</w:t>
+                <w:t xml:space="preserve">Zhe Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163589v1</w:t>
+                <w:t xml:space="preserve">hal-04219166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the functional interfaces between retroviral intasomes and the human nucleosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tumiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (4), pp.e0108323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01083-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Structural Analyses of New Potent Allosteric Inhibitors of HIV-1 Integrase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Singer</w:t>
+                <w:t xml:space="preserve">Laure Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Yu</w:t>
+                <w:t xml:space="preserve">Peggy Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Strat</w:t>
+                <w:t xml:space="preserve">Roxane Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (7), </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00462-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219166v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient production of protein complexes in mammalian cells using a poxvirus vector</w:t>
               </w:r>
@@ -1273,51 +1273,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lévy</w:t>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1407,51 +1407,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lévy</w:t>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1509,171 +1509,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HIV-1 Pre-Integration Complexes: Structures, Functions and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levy</w:t>
+                <w:t xml:space="preserve">Karine Pradeau-Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Eiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyindamola Oladosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (3), pp.30a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational regulation of APOBEC3G mRNA by Vif requires its 5′UTR and contributes to restoring HIV-1 infectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1682,266 +1682,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Libre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mercenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep39507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA minicircles clarify the specific role of DNA structure on retroviral integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pasi</w:t>
+                <w:t xml:space="preserve">Damien Mornico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mornico</w:t>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Juchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (16), pp.7830 - 7847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkw651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01416869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Replication and the Cellular Eukaryotic Translation Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1950,918 +1950,918 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Libre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Bernacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.199-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v7010199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HDAC6/APOBEC3G complex regulates HIV-1 infectiveness by inducing Vif autophagic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Soledad Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Soledad Valera</w:t>
+                <w:t xml:space="preserve">Laura de Armas-Rillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura de Armas-Rillo</w:t>
+                <w:t xml:space="preserve">Jonathan Barroso-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ziglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12977-015-0181-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un facteur de transcription se fait complice du VIH-1 pour détruire les défenses cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bernacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.356-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2012284007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Vif oligomerization and RNA chaperone activity in HIV-1 replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bernacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169 (2), pp.361-376. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.06.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Nuclear Poly(A)-binding Protein Nab2 Reveals Association with the Yeast Transcriptome and a Messenger Ribonucleoprotein Core Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Budd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Budd</w:t>
+                <w:t xml:space="preserve">Bettina Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Hurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284 (50), pp.34911-34917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.062034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Intranuclear Capsid Assembly and Production of gp350</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Manet</w:t>
+                <w:t xml:space="preserve">Jaap Middeldorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap Middeldorp</w:t>
+                <w:t xml:space="preserve">Alain Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (22), pp.14102-14111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jvi.79.22.14102-14111.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein-Barr Virus mRNA Export Factor EB2 Is Essential for Production of Infectious Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Pich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Pich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernhard Neuhierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76 (19), pp.9635-9644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.76.19.9635-9644.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2871,91 +2871,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Pre-Integration Complexes. Structures, Functions and Drug Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M. Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
               <w:t xml:space="preserve">64th meeting of the Biophysical society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States. pp.500a, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.11.2762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,51 +3090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable Protein Purification Through the Formation of Stable Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEB3503A"/>
+    <w:nsid w:val="A6D9770B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-batisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112208908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4338-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batissej@igbmc.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batisse@unistra.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbmc.fr/research/department/3/team/124/%EF%BB%BF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesvie.unistra.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628665v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapaillerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tumiotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01083-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau Aubreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mezher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Libre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Seissler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bruch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2018.11.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau-Aubreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyindamola Oladosu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mercenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Richer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39507" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Juchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw651" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7010199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Soledad Valera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Armas-Rillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ziglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0181-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012284007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Sleiman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQNMH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7101-5_376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03713057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-batisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112208908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4338-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batissej@igbmc.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:batisse@unistra.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igbmc.fr/research/department/3/team/124/%EF%BB%BF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesvie.unistra.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Real" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Singer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Strat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00462-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628665v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapaillerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tumiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01083-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau Aubreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mezher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Libre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Seissler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10010013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bruch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2018.11.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau-Aubreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyindamola Oladosu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.198" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mercenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Richer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39507" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Juchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw651" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernacchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7010199" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Soledad Valera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Armas-Rillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ziglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0181-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012284007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Sleiman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.06.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQNMH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Budd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina B&#246;ttcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.062034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Manet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Middeldorp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergeant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.79.22.14102-14111.2005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Neuhierl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.19.9635-9644.2002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Bruch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duclaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.2762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paillart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7101-5_376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7759-8_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03713057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>