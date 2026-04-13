--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -1186,174 +1186,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la bande dessinée numérique française</w:t>
+                <w:t xml:space="preserve">Saint-Ogan et les grands enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://comicalites.revues.org/578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083691v1</w:t>
+                <w:t xml:space="preserve">hal-00989766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Ogan et les grands enfants</w:t>
+                <w:t xml:space="preserve">Histoire de la bande dessinée numérique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://neuviemeart.citebd.org/spip.php?rubrique72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/comicalites.578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00989766v1</w:t>
+                <w:t xml:space="preserve">hal-01083691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2062,186 +2062,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
+                <w:t xml:space="preserve">Le travail en studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
+              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559852v1</w:t>
+                <w:t xml:space="preserve">hal-02559858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en studio</w:t>
+                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
+              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559858v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligne Claire : un style historique</w:t>
               </w:r>
@@ -2367,281 +2367,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
+                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
+              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
+                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-131, 2018, 978-2-330-10142-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941443v1</w:t>
+                <w:t xml:space="preserve">hal-01941449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
+                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle de la Librairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941446v1</w:t>
+                <w:t xml:space="preserve">hal-01941443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
+                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maël Rannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
+              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01941449v1</w:t>
+                <w:t xml:space="preserve">hal-01941446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golo/Cossery : un peu de l'âme littéraire d'&amp;lt;i&amp;gt;(A suivre)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle de la Librairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3451,291 +3451,405 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d’expérience sur le Plan S</w:t>
+                <w:t xml:space="preserve">FAQ - Données de la recherche, par le Méta-Atelier de la Donnée en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dorignon</w:t>
+                <w:t xml:space="preserve">Camille Desiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Fettini</w:t>
+                <w:t xml:space="preserve">Anna Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Fourquin</w:t>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célian Godefroid</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Couperin, GTSO-Juridique. 2024, 3 p</w:t>
+                <w:t xml:space="preserve">Anaïs Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urfist de Bordeaux. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515219v1</w:t>
+                <w:t xml:space="preserve">hal-05554090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retours d’expérience sur le Plan S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dorignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Fettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Couperin, GTSO-Juridique. 2024, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle⸱s connaissance⸱s du Plan S et de la stratégie de non-cession des droits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Fettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couperin. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3745,114 +3859,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée entre dessin de presse et culture enfantine : relecture de l'oeuvre d'Alain Saint-Ogan (1895-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris Diderot-Paris 7, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA070039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01105349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3920,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4E62AE"/>
+    <w:nsid w:val="9303DA1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>