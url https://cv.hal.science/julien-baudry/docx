--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -629,78 +629,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Litaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La collection, fabrique éditoriale des œuvres pour la jeunesse : l’apport des archives, 11, </w:t>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/strenae.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390246v1</w:t>
+                <w:t xml:space="preserve">hal-04842621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachette entre héritage et renouvellement (1920-1960) : comment « faire collection » face au défi des albums « transmédiatiques » ?</w:t>
               </w:r>
@@ -720,78 +720,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Litaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, </w:t>
+              <w:t xml:space="preserve">, 2016, La collection, fabrique éditoriale des œuvres pour la jeunesse : l’apport des archives, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/strenae.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842621v1</w:t>
+                <w:t xml:space="preserve">hal-01390246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access en bibliothèque universitaire</w:t>
               </w:r>
@@ -2062,186 +2062,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en studio</w:t>
+                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
+              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559858v1</w:t>
+                <w:t xml:space="preserve">hal-02559852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
+                <w:t xml:space="preserve">Le travail en studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
+              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559852v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligne Claire : un style historique</w:t>
               </w:r>
@@ -2367,281 +2367,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
+                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maël Rannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
+              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.128-131, 2018, 978-2-330-10142-8</w:t>
+                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941449v1</w:t>
+                <w:t xml:space="preserve">hal-01941443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
+                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle de la Librairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941443v1</w:t>
+                <w:t xml:space="preserve">hal-01941446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
+                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
+              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-131, 2018, 978-2-330-10142-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01941446v1</w:t>
+                <w:t xml:space="preserve">hal-01941449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golo/Cossery : un peu de l'âme littéraire d'&amp;lt;i&amp;gt;(A suivre)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle de la Librairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4034,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9303DA1E"/>
+    <w:nsid w:val="25E1BC7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>