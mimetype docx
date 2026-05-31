--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -2062,186 +2062,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
+                <w:t xml:space="preserve">Le travail en studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
+              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559852v1</w:t>
+                <w:t xml:space="preserve">hal-02559858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en studio</w:t>
+                <w:t xml:space="preserve">Traduire et transmettre la bande dessinée à l'âge numérique : l'exemple du portail Lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jacques Dürrenmatt; Benoît Berthou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.12-24, 2019</w:t>
+              <w:t xml:space="preserve">Les traducteurs de bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.49-74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559858v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligne Claire : un style historique</w:t>
               </w:r>
@@ -2367,51 +2367,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
+                <w:t xml:space="preserve">La bande dessinée documentaire, un nouveau public pour la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2429,385 +2429,385 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle de la Librairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941443v1</w:t>
+                <w:t xml:space="preserve">hal-01941445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
+                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
+              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-131, 2018, 978-2-330-10142-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941446v1</w:t>
+                <w:t xml:space="preserve">hal-01941449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zig et Puce autour du monde</w:t>
+                <w:t xml:space="preserve">La bande dessinée numérique en bibliothèque : quelle offre pour quels services ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maël Rannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magasin des petits explorateurs</w:t>
+              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes Sud/Musée du Quai Branly</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01941449v1</w:t>
+                <w:t xml:space="preserve">hal-01941443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golo/Cossery : un peu de l'âme littéraire d'&amp;lt;i&amp;gt;(A suivre)&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">La bande dessinée dans l’enseignement secondaire et supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Lesage; Geert Meesters. </w:t>
+              <w:t xml:space="preserve">Maël Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(A Suivre)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.191-192, 2018</w:t>
+              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559862v1</w:t>
+                <w:t xml:space="preserve">hal-01941446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée documentaire, un nouveau public pour la bande dessinée</w:t>
+                <w:t xml:space="preserve">Golo/Cossery : un peu de l'âme littéraire d'&amp;lt;i&amp;gt;(A suivre)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maël Rannou. </w:t>
+              <w:t xml:space="preserve">Sylvain Lesage; Geert Meesters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée en bibliothèque</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bibliothèques, 978-2-7654-1566-4</w:t>
+              <w:t xml:space="preserve">(A Suivre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : archives d'une revue culte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.191-192, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941445v1</w:t>
+                <w:t xml:space="preserve">hal-02559862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Revue Dessinée : singularités d’un objet historique du XXIe siècle</w:t>
               </w:r>
@@ -4034,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E1BC7F"/>
+    <w:nsid w:val="8BCD7C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-4036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150835272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthelemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Charazac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Galot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cases-pixels/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/149/9782765415688/Bande%20dessinee%20en%20bibliotheque/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/le-magasin-des-petits-explorateurs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paolucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Arrif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04289382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desiles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04515219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dorignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Fettini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fourquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Godefroid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01105349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA070039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>